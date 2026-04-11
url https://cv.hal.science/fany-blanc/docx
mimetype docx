--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -100,693 +100,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low and high lipopolysaccharide doses on the early expression of immune related genes and transcription factors in chicken macrophage-like HD11 cells</w:t>
+                <w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aart Lammers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106229⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447424v1</w:t>
+                <w:t xml:space="preserve">hal-05256805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of low and high lipopolysaccharide doses on the early expression of immune related genes and transcription factors in chicken macrophage-like HD11 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 105 (2), pp.106229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447380v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256805v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+                <w:t xml:space="preserve">Lactobacilli-based pro and postbiotic efficacy are also influenced by other factors than dietary challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Racanati</w:t>
+                <w:t xml:space="preserve">Samuel Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (1), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.14048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326871v1</w:t>
+                <w:t xml:space="preserve">hal-05088742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325044v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophénotypage et applications envisageables pour l’amélioration génétique des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (1), pp.8315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -814,576 +831,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based postbiotic differentially affects chicken macrophage-like HD11 cells depending on stimulatory lipopolysaccharide dosage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jansseune</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-04902-w⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447387v1</w:t>
+                <w:t xml:space="preserve">hal-05325044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based pro and postbiotic efficacy are also influenced by other factors than dietary challenging conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Lactobacilli-based postbiotic differentially affects chicken macrophage-like HD11 cells depending on stimulatory lipopolysaccharide dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109 (1), pp.203-210. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpn.14048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-025-04902-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088742v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640049v1</w:t>
+                <w:t xml:space="preserve">hal-05158561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158561v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the immune reaction leading to spontaneous melanoma regression: initial role of MHCII+ CD163− macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,597 +1601,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
+                <w:t xml:space="preserve">Determination of immunoglobulin concentrations and genetic parameters for colostrum and calf serum in Charolais animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
+                <w:t xml:space="preserve">C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.3240-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-19423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154463v1</w:t>
+                <w:t xml:space="preserve">hal-03182575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Deborah Jardet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03518946v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175942v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of immunoglobulin concentrations and genetic parameters for colostrum and calf serum in Charolais animals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Denis</w:t>
+                <w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chanteloup</w:t>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.3240-3249. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-19423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182575v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Composition of Circulating Leukocytes Varies With Age and Melanoma Onset in the MeLiM Pig Biomedical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prévost-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
@@ -2428,77 +2428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Predictors of Mycoplasma hyopneumoniae Vaccine Response Efficiency in Pigs: 16S rRNA Gene Fecal Microbiota Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peris Munyaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2945,295 +2945,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
+                <w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Trus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192515v1</w:t>
+                <w:t xml:space="preserve">hal-02620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Langevin</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Trus</w:t>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620618v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
               </w:r>
@@ -3353,64 +3353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroporation of a nanoparticle-associated DNA vaccine induces higher inflammation and immunity compared to its delivery with microneedle patches in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,77 +3621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a CD4 gene haplotype on the immune response in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting host calpain proteases decreases influenza A virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Furio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further studies on the biological activity of hazelnut allergens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role of LGP2 in influenza virus pathogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Furio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Hässler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Renneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (12), pp.8816-8829. </w:t>
@@ -4687,389 +4687,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (10), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647106v1</w:t>
+                <w:t xml:space="preserve">hal-03182704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pichavant</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (12), pp.1887 - 1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Heating and Glycation on the Allergenicity of 2S Albumins (Ara h 2/6) from Peanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Stahl Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil M. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
@@ -5101,337 +5101,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
+                <w:t xml:space="preserve">M.-F. Drumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">E. Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (4), pp.1219-1225. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1277-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663160v1</w:t>
+                <w:t xml:space="preserve">hal-03182707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Wal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.1219-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03182707v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on optimized purification and characterization of natural milk allergens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet combiné de la génétique et du microbiote intestinal sur les variations de la réponse vaccinale et leur impact sur le bien-être chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens entre santé et bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE réseau SBEA et charte sanitaire, Feb 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5634,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre immunocompétence, stress et performance de production en élevage aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carrefours de l'innovation "Élevages durables respectueux de la santé &amp; du bien-être des animaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, VetAgro Sup, Agreenium, le GIS Avenir Élevages, l’Ifip, l’Itavi et Idele, Nov 2025, Marcy-l'Étoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5716,77 +5716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection de l'hôte est efficace pour orienter le microbiote intestinal chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,51 +5841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological processes involved in melanoma regression in the MeLiM pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,376 +5930,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypage et applications envisageables pour l’amelioration genetique des volailles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Niort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.255-263</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515238v1</w:t>
+                <w:t xml:space="preserve">hal-04709443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel: application dans une expérience de jeûne-réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Immunophenotypage et applications envisageables pour l’amelioration genetique des volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709443v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'immunocompétence des animaux pour promouvoir un élevage durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ére édition des journées du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaires, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,152 +6439,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+                <w:t xml:space="preserve">A. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260945v1</w:t>
+                <w:t xml:space="preserve">hal-04437234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
               </w:r>
@@ -6698,191 +6707,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
+                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437234v1</w:t>
+                <w:t xml:space="preserve">hal-04260945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">505. Phenotypic characterization of organoids derived from pig intestine segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongellaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing immunocompetence to promote sustainable livestock production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7035,333 +7035,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794688v1</w:t>
+                <w:t xml:space="preserve">hal-03798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798383v1</w:t>
+                <w:t xml:space="preserve">hal-03794688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,77 +7429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems immunology approaches to decipher individual variability of immune capacity: application to the pig species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Immunology (IUIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,64 +7524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; in pigs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,695 +7643,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733943v1</w:t>
+                <w:t xml:space="preserve">hal-02733938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840967v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790791v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733938v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,103 +8347,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734174v1</w:t>
+                <w:t xml:space="preserve">hal-02790791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic individual variability of vaccine responses in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Raileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Melanoma Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Curie. FRA., Oct 2016, Orsay, France</w:t>
@@ -8649,51 +8649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine phenotyping of swine immune cells by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,77 +8832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Al Momen Sabuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Veterinary Immunology Symposium (IVIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
@@ -8925,734 +8925,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248905v1</w:t>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colon</w:t>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106830v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy-Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709617v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064398v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Racanati</w:t>
+                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158617v1</w:t>
+                <w:t xml:space="preserve">hal-05106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
@@ -9681,103 +9681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
@@ -9806,103 +9806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
@@ -9925,842 +9925,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
+                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">V. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">J. Schmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, France. Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847863v1</w:t>
+                <w:t xml:space="preserve">hal-04438895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779103v1</w:t>
+                <w:t xml:space="preserve">hal-03847863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mallard</w:t>
+                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438895v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924087v1</w:t>
+                <w:t xml:space="preserve">hal-02738393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
+              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285632v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t>
+              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738393v1</w:t>
+                <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,77 +10828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10930,402 +10930,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fine phenotyping of swine immune cells by multicolor flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prevost-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733940v1</w:t>
+                <w:t xml:space="preserve">hal-02787871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine phenotyping of swine immune cells by multicolor flow cytometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787871v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
               </w:r>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
@@ -11462,77 +11462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Desirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telomere Biology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. 2016</w:t>
@@ -11555,311 +11555,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the cellular immune response during the progression and regression of melanoma in MeLiM pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Signaling pathways activated during melanoma progression in MeLiM minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Edimbourg, United Kingdom. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608173v1</w:t>
+                <w:t xml:space="preserve">hal-01536580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways activated during melanoma progression in MeLiM minipigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Description of the cellular immune response during the progression and regression of melanoma in MeLiM pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Andreoletti</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2015, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536580v1</w:t>
+                <w:t xml:space="preserve">hal-01608173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12153,51 +12153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cell-based assay of the elicitation of the allergic reaction. Assessment of the allergenicity of milk and peanut proteins and of the effects of heat treatments on the allergenitcity of Ara h 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12250,295 +12250,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.K. Dyck</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.696-699, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_161⟩</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437228v1</w:t>
+                <w:t xml:space="preserve">hal-04437221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Schmied</w:t>
+                <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Mallard</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.S. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.696-699, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437221v1</w:t>
+                <w:t xml:space="preserve">hal-04437228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12693,51 +12693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>