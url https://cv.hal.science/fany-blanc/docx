--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,710 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t>
+                <w:t xml:space="preserve">Impact of low and high lipopolysaccharide doses on the early expression of immune related genes and transcription factors in chicken macrophage-like HD11 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (2), pp.106229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256805v1</w:t>
+                <w:t xml:space="preserve">hal-05447424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low and high lipopolysaccharide doses on the early expression of immune related genes and transcription factors in chicken macrophage-like HD11 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen van Baal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 105 (2), pp.106229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106229⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447424v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Hendriks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447380v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based pro and postbiotic efficacy are also influenced by other factors than dietary challenging conditions</w:t>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jansseune</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.14048⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088742v1</w:t>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.116485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326871v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophénotypage et applications envisageables pour l’amélioration génétique des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (1), pp.8315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -831,559 +814,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed additive carriers affected the physiological effects of a lactobacilli-based pro- and postbiotic in broilers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactobacilli-based postbiotic differentially affects chicken macrophage-like HD11 cells depending on stimulatory lipopolysaccharide dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter H Hendriks</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Samuel Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116485⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-025-04902-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325044v1</w:t>
+                <w:t xml:space="preserve">hal-05447387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based postbiotic differentially affects chicken macrophage-like HD11 cells depending on stimulatory lipopolysaccharide dosage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lactobacilli-based pro and postbiotic efficacy are also influenced by other factors than dietary challenging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.479. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (1), pp.203-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-04902-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpn.14048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447387v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aart Lammers</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen van Baal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158561v1</w:t>
+                <w:t xml:space="preserve">hal-04640049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640049v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the immune reaction leading to spontaneous melanoma regression: initial role of MHCII+ CD163− macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,597 +1601,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of immunoglobulin concentrations and genetic parameters for colostrum and calf serum in Charolais animals</w:t>
+                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Chanteloup</w:t>
+                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-19423⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182575v1</w:t>
+                <w:t xml:space="preserve">hal-03154463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03154463v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518946v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Determination of immunoglobulin concentrations and genetic parameters for colostrum and calf serum in Charolais animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Revilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+                <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.3240-3249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-19423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175942v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Composition of Circulating Leukocytes Varies With Age and Melanoma Onset in the MeLiM Pig Biomedical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prévost-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
@@ -2428,77 +2428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Predictors of Mycoplasma hyopneumoniae Vaccine Response Efficiency in Pigs: 16S rRNA Gene Fecal Microbiota Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peris Munyaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2945,295 +2945,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t>
+                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Urien</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fretaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Trus</w:t>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620618v1</w:t>
+                <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Ivan Trus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192515v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
               </w:r>
@@ -3353,64 +3353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroporation of a nanoparticle-associated DNA vaccine induces higher inflammation and immunity compared to its delivery with microneedle patches in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,77 +3621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a CD4 gene haplotype on the immune response in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting host calpain proteases decreases influenza A virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Furio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further studies on the biological activity of hazelnut allergens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role of LGP2 in influenza virus pathogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Furio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Hässler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Renneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (12), pp.8816-8829. </w:t>
@@ -4687,389 +4687,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Pichavant</w:t>
+                <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (12), pp.1887 - 1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182704v1</w:t>
+                <w:t xml:space="preserve">hal-02647106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (10), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647106v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Heating and Glycation on the Allergenicity of 2S Albumins (Ara h 2/6) from Peanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Stahl Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil M. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
@@ -5101,337 +5101,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Wal</w:t>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (8), pp.1277-1285. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.1219-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182707v1</w:t>
+                <w:t xml:space="preserve">hal-02663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Drumare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
+                <w:t xml:space="preserve">E. Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1277-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on optimized purification and characterization of natural milk allergens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet combiné de la génétique et du microbiote intestinal sur les variations de la réponse vaccinale et leur impact sur le bien-être chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens entre santé et bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE réseau SBEA et charte sanitaire, Feb 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5634,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre immunocompétence, stress et performance de production en élevage aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carrefours de l'innovation "Élevages durables respectueux de la santé &amp; du bien-être des animaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, VetAgro Sup, Agreenium, le GIS Avenir Élevages, l’Ifip, l’Itavi et Idele, Nov 2025, Marcy-l'Étoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5716,77 +5716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection de l'hôte est efficace pour orienter le microbiote intestinal chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,51 +5841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological processes involved in melanoma regression in the MeLiM pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,376 +5930,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel: application dans une expérience de jeûne-réalimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709443v1</w:t>
+                <w:t xml:space="preserve">hal-04736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel: application dans une expérience de jeûne-réalimentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunophenotypage et applications envisageables pour l’amelioration genetique des volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736861v1</w:t>
+                <w:t xml:space="preserve">hal-04515238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypage et applications envisageables pour l’amelioration genetique des volailles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Niort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.255-263</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515238v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'immunocompétence des animaux pour promouvoir un élevage durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ére édition des journées du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaires, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,161 +6439,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
+                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437234v1</w:t>
+                <w:t xml:space="preserve">hal-04260945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
               </w:r>
@@ -6707,661 +6698,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+                <w:t xml:space="preserve">A. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260945v1</w:t>
+                <w:t xml:space="preserve">hal-04437234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">505. Phenotypic characterization of organoids derived from pig intestine segments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimizing immunocompetence to promote sustainable livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438873v1</w:t>
+                <w:t xml:space="preserve">hal-04445364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing immunocompetence to promote sustainable livestock production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">505. Phenotypic characterization of organoids derived from pig intestine segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, France. pp.2097-2100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445364v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798383v1</w:t>
+                <w:t xml:space="preserve">hal-03794688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794688v1</w:t>
+                <w:t xml:space="preserve">hal-03798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,77 +7429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems immunology approaches to decipher individual variability of immune capacity: application to the pig species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Immunology (IUIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,64 +7524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; in pigs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,695 +7643,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733938v1</w:t>
+                <w:t xml:space="preserve">hal-02733943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734174v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733943v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840967v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,103 +8347,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790791v1</w:t>
+                <w:t xml:space="preserve">hal-02734174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic individual variability of vaccine responses in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Raileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Melanoma Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Curie. FRA., Oct 2016, Orsay, France</w:t>
@@ -8649,51 +8649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine phenotyping of swine immune cells by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,77 +8832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Al Momen Sabuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Veterinary Immunology Symposium (IVIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
@@ -8925,734 +8925,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy-Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064398v1</w:t>
+                <w:t xml:space="preserve">hal-05248905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158617v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248905v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709617v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106830v1</w:t>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
@@ -9681,103 +9681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
@@ -9806,103 +9806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
@@ -9925,605 +9925,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
+                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bhatia</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Bai</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mallard</w:t>
+                <w:t xml:space="preserve">Nathalie Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438895v1</w:t>
+                <w:t xml:space="preserve">hal-03847863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847863v1</w:t>
+                <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, France. Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779103v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t>
+              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738393v1</w:t>
+                <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10559,208 +10559,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
+              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285632v1</w:t>
+                <w:t xml:space="preserve">hal-02738393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,77 +10828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10930,402 +10930,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine phenotyping of swine immune cells by multicolor flow cytometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prevost-Blondel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+                <w:t xml:space="preserve">J. Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787871v1</w:t>
+                <w:t xml:space="preserve">hal-02737267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Mccaffrey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737267v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fine phenotyping of swine immune cells by multicolor flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prevost-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733940v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
               </w:r>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
@@ -11462,77 +11462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Desirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telomere Biology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. 2016</w:t>
@@ -11555,311 +11555,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways activated during melanoma progression in MeLiM minipigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Description of the cellular immune response during the progression and regression of melanoma in MeLiM pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Andreoletti</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2015, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536580v1</w:t>
+                <w:t xml:space="preserve">hal-01608173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the cellular immune response during the progression and regression of melanoma in MeLiM pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Signaling pathways activated during melanoma progression in MeLiM minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Edimbourg, United Kingdom. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608173v1</w:t>
+                <w:t xml:space="preserve">hal-01536580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12153,51 +12153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cell-based assay of the elicitation of the allergic reaction. Assessment of the allergenicity of milk and peanut proteins and of the effects of heat treatments on the allergenitcity of Ara h 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12256,130 +12256,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437221v1</w:t>
@@ -12693,51 +12693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>