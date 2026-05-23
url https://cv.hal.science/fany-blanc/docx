--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4687,337 +4687,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (10), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647106v1</w:t>
+                <w:t xml:space="preserve">hal-03182704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Invariant NKT Cells in the Control of Pulmonary Inflammation and CD8 + T Cell Response during Acute Influenza A Virus H3N2 Pneumonia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boiling peanut Ara h 1 results in the formation of aggregates with reduced allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pichavant</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (12), pp.1887 - 1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Heating and Glycation on the Allergenicity of 2S Albumins (Ara h 2/6) from Peanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne M. Vissers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Stahl Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil M. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
@@ -5101,307 +5101,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
+                <w:t xml:space="preserve">M.-F. Drumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">E. Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (4), pp.1219-1225. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1277-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663160v1</w:t>
+                <w:t xml:space="preserve">hal-03182707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of purified peanut allergens to induce degranulation in a functional in vitro assay: Ara h 2 and Ara h 6 are the most efficient elicitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitization and Elicitation of an Allergic Reaction to Wheat Gliadins in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Wal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03294.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.1219-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf802898u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03182707v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on optimized purification and characterization of natural milk allergens</w:t>
               </w:r>
@@ -6439,286 +6439,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+                <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+                <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+                <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">F. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.S. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, France. pp.696-699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260945v1</w:t>
+                <w:t xml:space="preserve">hal-04438920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C.S. Harding</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Dyck</w:t>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438920v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t>
               </w:r>
@@ -8175,51 +8175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,661 +9925,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
+                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">V. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">J. Schmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, France. Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847863v1</w:t>
+                <w:t xml:space="preserve">hal-04438895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779103v1</w:t>
+                <w:t xml:space="preserve">hal-03847863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mallard</w:t>
+                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438895v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
+                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
+              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285632v1</w:t>
+                <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
+                <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924087v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
               </w:r>
@@ -10684,523 +10684,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Urien</w:t>
+                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jakob</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738437v1</w:t>
+                <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733942v1</w:t>
+                <w:t xml:space="preserve">hal-02738437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Urien</w:t>
+                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Mccaffrey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737267v1</w:t>
+                <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733940v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine phenotyping of swine immune cells by multicolor flow cytometry</w:t>
               </w:r>
@@ -12256,130 +12256,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">797. Genetic relationships among immune response traits of young healthy pigs evaluated by immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.3282-3285, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437221v1</w:t>
@@ -12390,130 +12390,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">161. Indicators of disease resilience from complete blood count and in vitro immunoassays data from young-healthy pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.S. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.696-699, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437228v1</w:t>
@@ -12693,51 +12693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Hendriks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04902-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.14048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Pr&#233;vost-Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Reixach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75417-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Furio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Yen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00314.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Przybylski-Nicaise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl Skov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-015-0066-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01117510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chopy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.304758" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002348" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne M. Vissers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6433D82ADE946545E51F4A0DFA5A00106A4F5BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Stahl Skov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil E. Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Drumare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03294.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZNKHM9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802898u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AE3455CACFEA9DA8AB3046DB7A72F3711CB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.S. Harding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dyck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_161" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438895v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhatia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_797" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevost-Blondel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408596_2.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>