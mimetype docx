--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes strains associated with bone prosthesis infections cannot evade the host immune system</w:t>
+                <w:t xml:space="preserve">Tuning thermo-mechanical properties of elastomeric lactic acid-based copolymers for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Thoraval</w:t>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dumortier</w:t>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1468709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17518253.2025.2462203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981490v1</w:t>
+                <w:t xml:space="preserve">hal-05533955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutibacterium acnes biofilm formation is influenced by bone microenvironment, implant surfaces and bacterial internalization</w:t>
               </w:r>
@@ -413,6101 +413,6101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-024-03422-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm approaches as a new paradigm for treating infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutibacterium acnes strains associated with bone prosthesis infections cannot evade the host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Dghoughi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Colin</w:t>
+                <w:t xml:space="preserve">Léa Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Torres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1091/ad1cd6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1468709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472590v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an antibody fused with an antimicrobial peptide targeting Pseudomonas aeruginosa: A new approach to prevent and treat bacterial infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des pharmaciens d’officine au traitement des cystites simples (chez la femme) : une étude de la portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Johnson</w:t>
+                <w:t xml:space="preserve">Justine Clarenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Delaney</w:t>
+                <w:t xml:space="preserve">Amélie Lestrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">Léa Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011612. </w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205664v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Behavior on Artificial Surfaces Mimicking Bone Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiofilm approaches as a new paradigm for treating infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">Yasser Dghoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lamret</w:t>
+                <w:t xml:space="preserve">Marcelo Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesar de la Fuente-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12030384⟩</w:t>
+              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1091/ad1cd6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041516v1</w:t>
+                <w:t xml:space="preserve">hal-04472590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Darme</w:t>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching prosthesis infection environment: Development of an innovative in vitro Staphylococcus aureus biofilm model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus Behavior on Artificial Surfaces Mimicking Bone Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abraham</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100120⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12030384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080057v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">Approaching prosthesis infection environment: Development of an innovative in vitro Staphylococcus aureus biofilm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, pp.305-3015. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418156v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qnrD-Plasmid Promotes Biofilm Formation and Class 1 Integron Gene Cassette Rearrangements in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Development of an antibody fused with an antimicrobial peptide targeting Pseudomonas aeruginosa: A new approach to prevent and treat bacterial infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Babosan</w:t>
+                <w:t xml:space="preserve">Kenneth Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Gaschet</w:t>
+                <w:t xml:space="preserve">James Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Skurnik</w:t>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11060715⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714961v1</w:t>
+                <w:t xml:space="preserve">hal-04205664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Osteoblast-Conditioned Media Can Influence Staphylococcus aureus Biofilm Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lamret</w:t>
+                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Six</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Chevrier</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.305-3015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232214393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040119v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Cutibacterium acnes Biofilm Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Osteoblast-Conditioned Media Can Influence Staphylococcus aureus Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gangloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Mongaret</w:t>
+                <w:t xml:space="preserve">Mélodie Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9102035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418173v1</w:t>
+                <w:t xml:space="preserve">hal-04040119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biofilm development on three building and restoration stones used in French monuments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qnrD-Plasmid Promotes Biofilm Formation and Class 1 Integron Gene Cassette Rearrangements in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Babosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Margaux Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Charpentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Jové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Skurnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2021.105322⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11060715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382328v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between Indoloquinolines and Ciprofloxacin: An Antibiofilm Strategy against Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Doudet</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Strain-Dependent Biofilm Formation in Bone-Like Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gangloff</w:t>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10101205⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.714994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418175v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Strain-Dependent Biofilm Formation in Bone-Like Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Mongaret</w:t>
+                <w:t xml:space="preserve">Synergy between Indoloquinolines and Ciprofloxacin: An Antibiofilm Strategy against Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.714994⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418186v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes : the Urgent Need To Identify Diagnosis Markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison of biofilm development on three building and restoration stones used in French monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00753-20⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.105322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2021.105322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352047v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of implant infection-related commensal bacteria with mesenchymal stem cells: a comparison between Cutibacterium acnes and Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 368 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnab014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper alloys to prevent bacterial biofilm formation on touch surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cutibacterium acnes : the Urgent Need To Identify Diagnosis Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie C Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.130712⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00753-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418191v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic imaging for early detection of biocolonization on buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Copper alloys to prevent bacterial biofilm formation on touch surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Klingelschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Research and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09613218.2020.1730740⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.130712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945587v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Tolerance of Staphylococcus aureus Biofilm in Periprosthetic Joint Infections and Antibiofilm Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparison of Two Cutibacterium acnes Biofilm Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9090547⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9102035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464585v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Human Dental Pulp Stromal Cells by Streptococcus mutans: Shedding Light on Bacteria Pathogenicity and Pulp Inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic Tolerance of Staphylococcus aureus Biofilm in Periprosthetic Joint Infections and Antibiofilm Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.785. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9090547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406275v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes Biofilm Study during Bone Cells Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
+                <w:t xml:space="preserve">Thermographic imaging for early detection of biocolonization on buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Brasme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091409⟩</w:t>
+              <w:t xml:space="preserve">Building Research and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09613218.2020.1730740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048683v1</w:t>
+                <w:t xml:space="preserve">hal-02945587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific antibacterial activity of copper alloy touch surfaces in five long-term care facilities for older adults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infection of Human Dental Pulp Stromal Cells by Streptococcus mutans: Shedding Light on Bacteria Pathogenicity and Pulp Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Champs</w:t>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2019.11.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452843v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cutibacterium acnes with human bone marrow derived mesenchymal stem cells: a step toward understanding bone implant- associated infection development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Chevrier</w:t>
+                <w:t xml:space="preserve">Cutibacterium acnes Biofilm Study during Bone Cells Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Brasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.028⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Environment Influences Irreversible Adhesion of a Methicillin-Susceptible Staphylococcus aureus Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">Interaction of Cutibacterium acnes with human bone marrow derived mesenchymal stem cells: a step toward understanding bone implant- associated infection development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Josse</w:t>
+                <w:t xml:space="preserve">S. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Velard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2865. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.124-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163904v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Klebsiella pneumoniae ST395 non-susceptible to carbapenems and resistant to fluoroquinolones in North-Eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific antibacterial activity of copper alloy touch surfaces in five long-term care facilities for older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Klingelschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaan L. Gellatly</w:t>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjeet Bains</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">Christophe de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2017.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528670v1</w:t>
+                <w:t xml:space="preserve">hal-02452843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Rammal</w:t>
+                <w:t xml:space="preserve">Spread of Klebsiella pneumoniae ST395 non-susceptible to carbapenems and resistant to fluoroquinolones in North-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan L. Gellatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjeet Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena B.M. Breidenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubus</w:t>
+                <w:t xml:space="preserve">Janine Strehmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.173-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2017.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Isoforms of Clp Peptidase in Pseudomonas aeruginosa Control Distinct Aspects of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Environment Influences Irreversible Adhesion of a Methicillin-Susceptible Staphylococcus aureus Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branwen Hall</w:t>
+                <w:t xml:space="preserve">Jérôme Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Breidenstein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gina Mawla</w:t>
+                <w:t xml:space="preserve">Frederic Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00568-16⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528662v1</w:t>
+                <w:t xml:space="preserve">hal-02163904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Klebsiella pneumoniae ST395 non-susceptible to carbapenems and resistant to fluoroquinolones in North-Eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
+                <w:t xml:space="preserve">Two Isoforms of Clp Peptidase in Pseudomonas aeruginosa Control Distinct Aspects of Cellular Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branwen Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Breidenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Klein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline François</w:t>
+                <w:t xml:space="preserve">Gina Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2017.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00568-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01712200v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouxom</w:t>
+                <w:t xml:space="preserve">Spread of Klebsiella pneumoniae ST395 non-susceptible to carbapenems and resistant to fluoroquinolones in North-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fournier</w:t>
+                <w:t xml:space="preserve">Frédéric Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Caroline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2017.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863884v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel cyclic lipopeptides from a positional scanning combinatorial library with enhanced antibacterial and antibiofilm activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouxom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bionda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528659v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of a Type 3 Secretion System (T3SS) Ruler Protein Suggests a Molecular Mechanism for Needle Length Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bergeron</w:t>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.684423⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (14), pp.12791-12801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528657v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an anti-adhesive surface by a pilicide strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">The Structure of a Type 3 Secretion System (T3SS) Ruler Protein Suggests a Molecular Mechanism for Needle Length Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Wasney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Vuckovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (4), pp.1676-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.684423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322937v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Enantiomeric Peptides that Eradicate Wild-Type and Multidrug-Resistant Biofilms and Protect against Lethal Pseudomonas aeruginosa Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Identification of novel cyclic lipopeptides from a positional scanning combinatorial library with enhanced antibacterial and antibiofilm activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bionda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Fleeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528653v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiation of ciprofloxacin action against Gram-negative bacterial biofilms by a nitroxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Design of an anti-adhesive surface by a pilicide strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Fairfull-Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Hancock</w:t>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftv016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528655v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broad-Spectrum Antibiofilm Peptide Enhances Antibiotic Action against Bacterial Biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">D-Enantiomeric Peptides that Eradicate Wild-Type and Multidrug-Resistant Biofilms and Protect against Lethal Pseudomonas aeruginosa Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mansour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah c. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna l. Reckseidler-Zenteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.03163-14⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.196-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528651v1</w:t>
+                <w:t xml:space="preserve">hal-02528653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-Spectrum Anti-biofilm Peptide That Targets a Cellular Stress Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Potentiation of ciprofloxacin action against Gram-negative bacterial biofilms by a nitroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Fairfull-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004152⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528648v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm and Immunomodulatory Activities of Peptides That Inhibit Biofilms Formed by Pathogens Isolated from Cystic Fibrosis Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">A Broad-Spectrum Antibiofilm Peptide Enhances Antibiotic Action against Bacterial Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics3040509⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (9), pp.5363-5371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.03163-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528645v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biofilm development as a multicellular adaptation: antibiotic resistance and new therapeutic strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Anti-Biofilm and Immunomodulatory Activities of Peptides That Inhibit Biofilms Formed by Pathogens Isolated from Cystic Fibrosis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucía Fernández</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ew Hancock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhejun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Breidenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.013⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.509-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics3040509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02528642v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-shock RNA-binding protein CspR is also exposed to the surface of Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broad-Spectrum Anti-biofilm Peptide That Targets a Cellular Stress Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Michaux</w:t>
+                <w:t xml:space="preserve">Evan Haney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Romero Saavedra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzana Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.071076-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528643v1</w:t>
+                <w:t xml:space="preserve">hal-02528648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitroxides on Swarming Motility and Biofilm Formation, Multicellular Behaviors in Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Bacterial biofilm development as a multicellular adaptation: antibiotic resistance and new therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Hancock</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ew Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (10), pp.4877-4881. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (5), pp.580-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01381-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528641v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Nitroxides on Swarming Motility and Biofilm Formation, Multicellular Behaviors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Fairfull-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (10), pp.4877-4881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01381-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322090v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galleria mellonella as aModel for Studying Enterococcus faecium Host Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (3-4), pp.191-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000332737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938214v1</w:t>
+                <w:t xml:space="preserve">hal-04322090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlyA Is a Transcriptional Regulator Involved in the Virulence of Enterococcus faecalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Michaux</w:t>
+                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio M. Sanguinetti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (7), pp.2638-2645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01132-10⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528161v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoproteins of Enterococcus faecalis: bioinformatic identification, expression analysis and relation to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6518,185 +6518,319 @@
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (Pt 11), pp.3001-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.053314-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SlyA Is a Transcriptional Regulator Involved in the Virulence of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio M. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (7), pp.2638-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01132-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Galleria mellonella as aModel for Studying Enterococcus faecium Host Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3-4), pp.191-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000332737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6706,512 +6840,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone regeneration in rat calvaria defect boosted through a biomimetic coated collagen membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Jeju, South Korea. pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crosslinked Wharton’s jelly in guided bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Annual Meeting of the European Orthopaedic Research Society (EORS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of micro-organisms development on stone monuments thanks to the stimulated infrared thermography and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUIRT 2018-14th Quantitative InfraRed Thermography Conference (QIRT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7221,254 +7355,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographic analysis as a non-destructive technique for an early detection of biocolonisation on building stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union - JPU e-congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of biofilm development on stone monuments thanks to pulsed IRT and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, France. SPIE, pp.53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2526073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7478,180 +7612,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Biofilms and their Impact on the Medical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise of Virulence and Antibiotic Resistance in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staphylococcus aureus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7798,51 +7932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thoraval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1468709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03422-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04472590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Dghoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de la Fuente-Nunez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ad1cd6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04205664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04041516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagoutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Six" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10101205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.714994" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00753-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Mahdy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Gangloff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03464585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090547" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00785" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Brasme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02865" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan L. Gellatly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B.M. Breidenstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Strehmel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.10.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6TRSFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branwen Hall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breidenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar de La Fuente-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mawla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00568-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bionda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bergeron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wasney" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Vuckovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.684423" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRLN5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;c. Mansour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna&#160;l. Reckseidler-Zenteno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.01.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fairfull-Smith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hancock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03163-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Haney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Straus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040509" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ew Hancock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K8017F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Romero Saavedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.071076-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01381-13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332737" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio M. Sanguinetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01132-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Josse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66380" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2025.2462203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03422-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thoraval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1468709" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Badran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Clarenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lestrille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04472590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Dghoughi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de la Fuente-Nunez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ad1cd6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04041516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagoutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04205664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011612" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Six" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.714994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10101205" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Mahdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00753-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Gangloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03464585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00785" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Brasme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan L. Gellatly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B.M. Breidenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Strehmel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.10.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6TRSFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branwen Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breidenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar de La Fuente-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mawla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00568-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bergeron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wasney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Vuckovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.684423" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bionda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRLN5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;c. Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna&#160;l. Reckseidler-Zenteno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fairfull-Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hancock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mansour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03163-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jiang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Haney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Straus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ew Hancock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K8017F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01381-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332737" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528161v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio M. Sanguinetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01132-10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66380" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>