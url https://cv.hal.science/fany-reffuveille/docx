--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -317,912 +317,912 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17518253.2025.2462203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes biofilm formation is influenced by bone microenvironment, implant surfaces and bacterial internalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des pharmaciens d’officine au traitement des cystites simples (chez la femme) : une étude de la portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Colin</w:t>
+                <w:t xml:space="preserve">Imane Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Velard</w:t>
+                <w:t xml:space="preserve">Justine Clarenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+                <w:t xml:space="preserve">Amélie Lestrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ohl</w:t>
+                <w:t xml:space="preserve">Léa Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.270. </w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03422-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981519v1</w:t>
+                <w:t xml:space="preserve">hal-04981605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutibacterium acnes strains associated with bone prosthesis infections cannot evade the host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1468709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des pharmaciens d’officine au traitement des cystites simples (chez la femme) : une étude de la portée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Badran</w:t>
+                <w:t xml:space="preserve">Antibiofilm approaches as a new paradigm for treating infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Clarenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+                <w:t xml:space="preserve">Yasser Dghoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lestrille</w:t>
+                <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar de la Fuente-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.06.003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1091/ad1cd6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981605v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm approaches as a new paradigm for treating infections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cutibacterium acnes biofilm formation is influenced by bone microenvironment, implant surfaces and bacterial internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Torres</w:t>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar de la Fuente-Nunez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.023001. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1091/ad1cd6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03422-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472590v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Behavior on Artificial Surfaces Mimicking Bone Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Darme</w:t>
+                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12030384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+                <w:t xml:space="preserve">hal-04041516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Behavior on Artificial Surfaces Mimicking Bone Environment</w:t>
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lamret</w:t>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041516v1</w:t>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching prosthesis infection environment: Development of an innovative in vitro Staphylococcus aureus biofilm model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Osteoblast-Conditioned Media Can Influence Staphylococcus aureus Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,481 +1829,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Strain-Dependent Biofilm Formation in Bone-Like Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergy between Indoloquinolines and Ciprofloxacin: An Antibiofilm Strategy against Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Emilie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mongaret</w:t>
+                <w:t xml:space="preserve">Ludovic Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.714994⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418186v1</w:t>
+                <w:t xml:space="preserve">hal-03418175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between Indoloquinolines and Ciprofloxacin: An Antibiofilm Strategy against Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Comparison of biofilm development on three building and restoration stones used in French monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.1205. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.105322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10101205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2021.105322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418175v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biofilm development on three building and restoration stones used in French monuments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus aureus Strain-Dependent Biofilm Formation in Bone-Like Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 165, pp.105322. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2021.105322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.714994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382328v2</w:t>
+                <w:t xml:space="preserve">hal-03418186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of implant infection-related commensal bacteria with mesenchymal stem cells: a comparison between Cutibacterium acnes and Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vernet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2354,64 +2354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutibacterium acnes : the Urgent Need To Identify Diagnosis Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2458,51 +2458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper alloys to prevent bacterial biofilm formation on touch surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,90 +2601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Cutibacterium acnes Biofilm Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -2716,217 +2716,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">Thermographic imaging for early detection of biocolonization on buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Prada</w:t>
+                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Building Research and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09613218.2020.1730740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965407v1</w:t>
+                <w:t xml:space="preserve">hal-02945587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Tolerance of Staphylococcus aureus Biofilm in Periprosthetic Joint Infections and Antibiofilm Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,814 +2963,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic imaging for early detection of biocolonization on buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
+                <w:t xml:space="preserve">Pierre Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Research and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (8), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09613218.2020.1730740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945587v1</w:t>
+                <w:t xml:space="preserve">hal-02965407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Human Dental Pulp Stromal Cells by Streptococcus mutans: Shedding Light on Bacteria Pathogenicity and Pulp Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutibacterium acnes Biofilm Study during Bone Cells Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mongaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Sergheraert</w:t>
+                <w:t xml:space="preserve">Lucien Brasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00785⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406275v1</w:t>
+                <w:t xml:space="preserve">hal-03048683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes Biofilm Study during Bone Cells Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taghrid El-Mahdy</w:t>
+                <w:t xml:space="preserve">Infection of Human Dental Pulp Stromal Cells by Streptococcus mutans: Shedding Light on Bacteria Pathogenicity and Pulp Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Brasme</w:t>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1409. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048683v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific antibacterial activity of copper alloy touch surfaces in five long-term care facilities for older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Klingelschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Abedini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Colin</w:t>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+                <w:t xml:space="preserve">Christophe de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507587v1</w:t>
+                <w:t xml:space="preserve">hal-02452843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cutibacterium acnes with human bone marrow derived mesenchymal stem cells: a step toward understanding bone implant- associated infection development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin</w:t>
+                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papa</w:t>
+                <w:t xml:space="preserve">Émilie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rammal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chevrier</w:t>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.124-134. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528679v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific antibacterial activity of copper alloy touch surfaces in five long-term care facilities for older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flora Klingelschmitt</w:t>
+                <w:t xml:space="preserve">Interaction of Cutibacterium acnes with human bone marrow derived mesenchymal stem cells: a step toward understanding bone implant- associated infection development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">S. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Champs</w:t>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (3), pp.283-292. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.124-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2019.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452843v1</w:t>
+                <w:t xml:space="preserve">hal-02528679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of Klebsiella pneumoniae ST395 non-susceptible to carbapenems and resistant to fluoroquinolones in North-Eastern France</w:t>
               </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,295 +4607,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of a Type 3 Secretion System (T3SS) Ruler Protein Suggests a Molecular Mechanism for Needle Length Sensing</w:t>
+                <w:t xml:space="preserve">Identification of novel cyclic lipopeptides from a positional scanning combinatorial library with enhanced antibacterial and antibiofilm activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bergeron</w:t>
+                <w:t xml:space="preserve">Nina Bionda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Fernández</w:t>
+                <w:t xml:space="preserve">Renee Fleeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Wasney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Vuckovic</w:t>
+                <w:t xml:space="preserve">Maria Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.684423⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528657v1</w:t>
+                <w:t xml:space="preserve">hal-02528659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel cyclic lipopeptides from a positional scanning combinatorial library with enhanced antibacterial and antibiofilm activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structure of a Type 3 Secretion System (T3SS) Ruler Protein Suggests a Molecular Mechanism for Needle Length Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bionda</w:t>
+                <w:t xml:space="preserve">Lucia Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renee Fleeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
+                <w:t xml:space="preserve">Gregory Wasney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rodriguez</w:t>
+                <w:t xml:space="preserve">Marija Vuckovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.354-363. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (4), pp.1676-1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.684423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528659v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an anti-adhesive surface by a pilicide strategy</w:t>
               </w:r>
@@ -5372,291 +5372,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm and Immunomodulatory Activities of Peptides That Inhibit Biofilms Formed by Pathogens Isolated from Cystic Fibrosis Patients</w:t>
+                <w:t xml:space="preserve">Broad-Spectrum Anti-biofilm Peptide That Targets a Cellular Stress Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mansour</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhejun Wang</w:t>
+                <w:t xml:space="preserve">Evan Haney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Jiang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzana Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (4), pp.509-526. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics3040509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528645v1</w:t>
+                <w:t xml:space="preserve">hal-02528648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-Spectrum Anti-biofilm Peptide That Targets a Cellular Stress Response</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm and Immunomodulatory Activities of Peptides That Inhibit Biofilms Formed by Pathogens Isolated from Cystic Fibrosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de La Fuente-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Haney</w:t>
+                <w:t xml:space="preserve">Zhejun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Straus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucy Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Breidenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004152. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.509-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics3040509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528648v1</w:t>
+                <w:t xml:space="preserve">hal-02528645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biofilm development as a multicellular adaptation: antibiotic resistance and new therapeutic strategies</w:t>
               </w:r>
@@ -5882,429 +5882,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galleria mellonella as aModel for Studying Enterococcus faecium Host Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebreton</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3-4), pp.191-196. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000332737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528638v1</w:t>
+                <w:t xml:space="preserve">hal-04322090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galleria mellonella as aModel for Studying Enterococcus faecium Host Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3-4), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000332737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528181v1</w:t>
+                <w:t xml:space="preserve">hal-02528638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
+                <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322090v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t>
@@ -6418,400 +6418,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoproteins of Enterococcus faecalis: bioinformatic identification, expression analysis and relation to virulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SlyA Is a Transcriptional Regulator Involved in the Virulence of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Leneveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Charlotte Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurizio M. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 157 (Pt 11), pp.3001-13. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (7), pp.2638-2645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.053314-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01132-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741326v1</w:t>
+                <w:t xml:space="preserve">hal-02528161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlyA Is a Transcriptional Regulator Involved in the Virulence of Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipoproteins of Enterococcus faecalis: bioinformatic identification, expression analysis and relation to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Michaux</w:t>
+                <w:t xml:space="preserve">Charlène Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio M. Sanguinetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (7), pp.2638-2645. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (Pt 11), pp.3001-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01132-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.053314-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528161v1</w:t>
+                <w:t xml:space="preserve">hal-00741326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galleria mellonella as aModel for Studying Enterococcus faecium Host Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3-4), pp.191-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000332737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322073v1</w:t>
@@ -6854,64 +6854,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone regeneration in rat calvaria defect boosted through a biomimetic coated collagen membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,64 +6979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crosslinked Wharton’s jelly in guided bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7104,90 +7104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of micro-organisms development on stone monuments thanks to the stimulated infrared thermography and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUIRT 2018-14th Quantitative InfraRed Thermography Conference (QIRT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7225,77 +7225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7369,90 +7369,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographic analysis as a non-destructive technique for an early detection of biocolonisation on building stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union - JPU e-congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7490,51 +7490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of biofilm development on stone monuments thanks to pulsed IRT and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7665,51 +7665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mongaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7932,51 +7932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2025.2462203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03422-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thoraval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1468709" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Badran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Clarenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lestrille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04472590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Dghoughi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de la Fuente-Nunez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ad1cd6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04041516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagoutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04205664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011612" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Six" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.714994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10101205" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Mahdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00753-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Gangloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03464585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00785" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Brasme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan L. Gellatly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B.M. Breidenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Strehmel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.10.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6TRSFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branwen Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breidenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar de La Fuente-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mawla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00568-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bergeron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wasney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Vuckovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.684423" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bionda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRLN5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;c. Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna&#160;l. Reckseidler-Zenteno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fairfull-Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hancock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mansour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03163-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jiang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Haney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Straus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ew Hancock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K8017F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01381-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332737" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528161v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio M. Sanguinetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01132-10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66380" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2025.2462203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Badran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Clarenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lestrille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.06.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thoraval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumortier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1468709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04472590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Dghoughi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de la Fuente-Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ad1cd6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03422-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04041516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagoutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04205664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011612" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Six" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10101205" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mongaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.714994" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Mahdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vernet-Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00753-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Gangloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03464585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Brasme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091409" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00785" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan L. Gellatly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B.M. Breidenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Strehmel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.10.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6TRSFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branwen Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breidenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar de La Fuente-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mawla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00568-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bionda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bergeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wasney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Vuckovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.684423" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRLN5FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;c. Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna&#160;l. Reckseidler-Zenteno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fairfull-Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hancock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftv016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mansour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03163-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Haney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Straus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004152" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ew Hancock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K8017F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01381-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000332737" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio M. Sanguinetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01132-10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66380" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>