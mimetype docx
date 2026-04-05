--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1842,429 +1842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+                <w:t xml:space="preserve">Diet of spiny lobsters from Mahé Island reefs, Seychelles inferred by trophic tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Leo Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.101640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+                <w:t xml:space="preserve">hal-03490581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of spiny lobsters from Mahé Island reefs, Seychelles inferred by trophic tracers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Habitat degradation increases interspecific trophic competition between three spiny lobster species in Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Sabino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Govinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodney Govinden</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101640⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.107368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490581v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat degradation increases interspecific trophic competition between three spiny lobster species in Seychelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodney Govinden</w:t>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256, pp.107368. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271774v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit-risk associated with the consumption of fish bycatch from tropical tuna fisheries</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,169 +4687,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des relations trophiques à l'état de santé : allocation d'énergie chez les thons tropicaux : cas de l'ouest de l'océan Indien</w:t>
+                <w:t xml:space="preserve">Des relations trophiques à l'état de santé : allocation d'énergie chez les thons tropicaux – Cas de l'Ouest de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biologie animale. Université Montpellier, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016MONTT171⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01688212v1</w:t>
+                <w:t xml:space="preserve">tel-01334617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des relations trophiques à l'état de santé : allocation d'énergie chez les thons tropicaux – Cas de l'Ouest de l'océan Indien</w:t>
+                <w:t xml:space="preserve">Des relations trophiques à l'état de santé : allocation d'énergie chez les thons tropicaux : cas de l'ouest de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Biologie animale. Université Montpellier, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2016MONTT171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01334617v1</w:t>
+                <w:t xml:space="preserve">tel-01688212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5004,51 +5004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Janowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Buscaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bessis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pazart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sabino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan C.-T. Latour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2020.e00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Constance Diaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monin Justin Amande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04931440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-019-09569-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01938883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Grande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hollanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrena Lawrence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Albert-Arrisol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degroote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V91QR5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12205" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R16ST2N5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Million" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paige Eveson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.05.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Million" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT171" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Janowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Buscaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bessis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pazart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sabino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan C.-T. Latour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2020.e00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Constance Diaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monin Justin Amande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04931440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-019-09569-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01938883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Grande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hollanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrena Lawrence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Albert-Arrisol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degroote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V91QR5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12205" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R16ST2N5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Million" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paige Eveson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.05.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Million" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>