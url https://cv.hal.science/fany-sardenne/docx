--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -636,861 +636,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can biochemical tracers reveal ontogenetic trophic shift and individual prey selection in white sharks from Guadalupe Island, Northeast Pacific?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How membrane fatty acids influence sardine size across diverse marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Amezcua-Martínez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Besnard</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119507⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.103209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753630v1</w:t>
+                <w:t xml:space="preserve">hal-04443484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent organic pollutants and trace metals in selected marine organisms from the Akanda National Park, Gabon (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Mve-Beh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 199, pp.116009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.116009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How membrane fatty acids influence sardine size across diverse marine environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+                <w:t xml:space="preserve">Can biochemical tracers reveal ontogenetic trophic shift and individual prey selection in white sharks from Guadalupe Island, Northeast Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Brosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fany Sardenne</w:t>
+                <w:t xml:space="preserve">Felipe Amezcua-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Marc Aquino-Baleytó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.103209. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443484v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+                <w:t xml:space="preserve">Thomas Raynon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Flynn</w:t>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Burger</w:t>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+                <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219726v1</w:t>
+                <w:t xml:space="preserve">hal-04305861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany Sardenne</w:t>
+                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Raynon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Sadio</w:t>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305861v1</w:t>
+                <w:t xml:space="preserve">hal-04305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Brosset</w:t>
+                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305881v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,1281 +1708,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-free tuna muscle samples are suitable for total mercury analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Médieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pazart</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105385⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203480v1</w:t>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of spiny lobsters from Mahé Island reefs, Seychelles inferred by trophic tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.101640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat degradation increases interspecific trophic competition between three spiny lobster species in Seychelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Pethybridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 256, pp.107368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-free tuna muscle samples are suitable for total mercury analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Chloé Pazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, 105385 (6p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit-risk associated with the consumption of fish bycatch from tropical tuna fisheries</w:t>
+                <w:t xml:space="preserve">Influence of lipid separation on the trophic interpretation of fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Medieu</w:t>
+                <w:t xml:space="preserve">Jordan C.-T. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Antha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher W Mckindsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115614⟩</w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.e00146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2020.e00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311941v1</w:t>
+                <w:t xml:space="preserve">hal-05549407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lipid separation on the trophic interpretation of fatty acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+                <w:t xml:space="preserve">State of art and best practices for fatty acid analysis in aquatic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie I.E. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan C.-T. Latour</w:t>
+                <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Mckindsey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teresa Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Budge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2020.e00146⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549407v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art and best practices for fatty acid analysis in aquatic sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Michel</w:t>
+                <w:t xml:space="preserve">Benefit-risk associated with the consumption of fish bycatch from tropical tuna fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Amaro</w:t>
+                <w:t xml:space="preserve">Anais Medieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Budge</w:t>
+                <w:t xml:space="preserve">Marisa Antha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabete da Costa</w:t>
+                <w:t xml:space="preserve">Rona Arrisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, pp.115614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920465v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal habitat and length influence on the trophic niche of co-occurring tropical tunas in the eastern Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The key role of the Northern Mozambique Channel for Indian Ocean tropical tuna fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Guessan Constance Diaha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Obura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2017-0368⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.613--638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-019-09569-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993772v1</w:t>
+                <w:t xml:space="preserve">hal-04931440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of the Northern Mozambique Channel for Indian Ocean tropical tuna fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal habitat and length influence on the trophic niche of co-occurring tropical tunas in the eastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Guessan Constance Diaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monin Justin Amande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Obura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iker Zudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie I.E. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (3), pp.613--638. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.69-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-019-09569-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2017-0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931440v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extraction method and storage of dry tissue on marine lipids and fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1051, pp.82-93. </w:t>
@@ -3020,90 +3020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological data for western Indian Ocean tuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Zudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitane Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3447,51 +3447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic niches of sympatric tropical tuna in the Western Indian Ocean inferred by stable isotopes and neutral fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,546 +3854,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the age of tropical tunas in the Indian Ocean from otolith microstructures</w:t>
+                <w:t xml:space="preserve">Methods of lipid-normalization for multi-tissue stable isotope analyses in tropical tuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maylis Labonne</w:t>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (13), pp.1253-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840062v1</w:t>
+                <w:t xml:space="preserve">hal-01168999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating growth of tropical tunas in the Indian Ocean using tag-recapture data and otolith-based age estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated Bayesian modeling approach for the growth of Indian Ocean yellowfin tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paige Eveson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 163, pp.58 - 68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 163 (SI), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841267v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of lipid-normalization for multi-tissue stable isotope analyses in tropical tuna</w:t>
+                <w:t xml:space="preserve">Determining the age of tropical tunas in the Indian Ocean from otolith microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guillou</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7215⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168999v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated Bayesian modeling approach for the growth of Indian Ocean yellowfin tuna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+                <w:t xml:space="preserve">Estimating growth of tropical tunas in the Indian Ocean using tag-recapture data and otolith-based age estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paige Eveson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 163 (SI), pp.69-84. </w:t>
+              <w:t xml:space="preserve">, 2015, 163, pp.58 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210266v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4424,90 +4424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
@@ -5004,51 +5004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Janowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Buscaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bessis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pazart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sabino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan C.-T. Latour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2020.e00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Constance Diaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monin Justin Amande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04931440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-019-09569-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01938883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Grande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hollanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrena Lawrence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Albert-Arrisol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degroote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V91QR5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12205" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R16ST2N5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Million" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paige Eveson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.05.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Million" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Janowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Buscaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bessis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sabino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pazart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105385" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan C.-T. Latour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2020.e00146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04931440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-019-09569-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Constance Diaha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monin Justin Amande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0368" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01938883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Grande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hollanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrena Lawrence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Albert-Arrisol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degroote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V91QR5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Trichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12205" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R16ST2N5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Million" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.07.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paige Eveson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.05.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>