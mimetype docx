--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -624,421 +624,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Index Modulation Dimension based on Filter Domain: Filter Shapes Index Modulation</w:t>
+                <w:t xml:space="preserve">Low Complexity Quasi-Optimal Detector for Generalized Spatial Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (3), pp.1445 - 1461. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.3003-3007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3039842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3093525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023811v1</w:t>
+                <w:t xml:space="preserve">hal-03274263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Quasi-Optimal Detector for Generalized Spatial Modulation</w:t>
+                <w:t xml:space="preserve">Novel MIMO Technique for Wireless Terabits Systems in sub-THz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al Akkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3093525⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2021.3054737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274263v1</w:t>
+                <w:t xml:space="preserve">hal-03119397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel MIMO Technique for Wireless Terabits Systems in sub-THz Band</w:t>
+                <w:t xml:space="preserve">A Novel Index Modulation Dimension based on Filter Domain: Filter Shapes Index Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour Al Akkad</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.125-139. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.1445 - 1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJVT.2021.3054737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3039842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119397v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Terahertz Wireless System using Dual-Polarized Generalized Spatial Modulation with RF Impairments</w:t>
               </w:r>
@@ -2040,507 +2040,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid UCB-HMM: A Machine Learning Strategy for Cognitive Radio in HF Band</w:t>
+                <w:t xml:space="preserve">OFDM/OQAM Blind Equalization Using CNA Approach OFDM/OQAM Blind Equalization Using CNA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Melián-Gutiérrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2016.2527021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (9), pp.2324-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2519000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272872v1</w:t>
+                <w:t xml:space="preserve">hal-01267300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Step Forward on Adaptive Iterative Clipping Approach for PAPR Reduction in OFDM System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamarana Mamadou Diallo</w:t>
+                <w:t xml:space="preserve">A Necessary Condition for Waveforms with Better PAPR than OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3395-3405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2584068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334775v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128714v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM/OQAM Blind Equalization Using CNA Approach OFDM/OQAM Blind Equalization Using CNA Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid UCB-HMM: A Machine Learning Strategy for Cognitive Radio in HF Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melián-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navikkumar Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iván Pérez-´ Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (9), pp.2324-2333. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2519000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2016.2527021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267300v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Necessary Condition for Waveforms with Better PAPR than OFDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chafii</w:t>
+                <w:t xml:space="preserve">A Step Forward on Adaptive Iterative Clipping Approach for PAPR Reduction in OFDM System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamarana Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1 &amp; 2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128714v3</w:t>
+                <w:t xml:space="preserve">hal-01334775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting CNA Phase Mismatch Phenomena in Frequency Blind Equalization for OFDM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean square error analysis and linear minimum mean square error application for preamble-based channel estimation in orthogonal frequency division multiplexing/offset quadrature amplitude modulation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,51 +2820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint MMSE Channel and Noise Variance Estimation for OFDM/OQAM Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,273 +3048,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Subcarrier Pairing and Resource Allocation for Cognitive Networks with Adaptive Relaying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Radio in Emerging Communications Systems - Small Cells, Machine-to-Machine Communications, TV White Spaces, and Green Radios (editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Soury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Musbah Shaat</w:t>
+                <w:t xml:space="preserve">Panagiotis Demestricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+                <w:t xml:space="preserve">Luiz A. Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Harada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-259⟩</w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7-8), pp.633-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.2732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934786v1</w:t>
+                <w:t xml:space="preserve">hal-00932752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Radio in Emerging Communications Systems - Small Cells, Machine-to-Machine Communications, TV White Spaces, and Green Radios (editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Subcarrier Pairing and Resource Allocation for Cognitive Networks with Adaptive Relaying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Soury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Harada</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musbah Shaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.2732⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (259), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00932752v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relay Selection and Resource Allocation for Two Way DF-AF Cognitive Radio Network</w:t>
               </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alsharoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (4), pp.427 - 430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3814,265 +3814,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Receivers for IEEE 802.11p Standard with High Power Amplifiers Distortions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chang</w:t>
+                <w:t xml:space="preserve">Hongxiu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Njima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638638v1</w:t>
+                <w:t xml:space="preserve">hal-04682074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Receivers for IEEE 802.11p Standard with High Power Amplifiers Distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Flávia dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682074v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter Shape Index Modulation</w:t>
               </w:r>
@@ -4179,64 +4179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,1057 +4536,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Polarized Generalized Spatial Modulation for Wireless Terabit System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Saad</w:t>
+                <w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Nafkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Slimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876509v1</w:t>
+                <w:t xml:space="preserve">hal-02929749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amor Nafkha</w:t>
+                <w:t xml:space="preserve">Dual-Polarized Generalized Spatial Modulation for Wireless Terabit System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Slimani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t>
+              <w:t xml:space="preserve">31st IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929749v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALEN: A Geometric Framework for Global Optimal Power Allocation in a Full Duplex D2D Network</w:t>
+                <w:t xml:space="preserve">Analytical Framework for Joint Mode Selection and Power Allocation for Full Duplex D2D Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885846⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2019, marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002848v1</w:t>
+                <w:t xml:space="preserve">hal-02002842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Carrier with Index Modulation for Low Power Terabit Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+                <w:t xml:space="preserve">Game-Theoretic based Power Allocation for a Full Duplex D2D Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885529⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2019.8858466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993178v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02218116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Iterative Receiver for Orthogonal Chirp Division Multiplexing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">GNU Radio implementation for Multiuser Multi-Armed Bandit learning algorithms in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference Workshop (WCNCW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European GNURadio Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Besancon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538948v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNU Radio implementation for Multiuser Multi-Armed Bandit learning algorithms in IoT networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">USRP Testbed and Performance Analysis of New Reconfigurable LDACS In Presence of DME Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niharika Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himani Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European GNURadio Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Besancon, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Wireless Communication Systems (ISWCS 2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263703v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USRP Testbed and Performance Analysis of New Reconfigurable LDACS In Presence of DME Interference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Darak</w:t>
+                <w:t xml:space="preserve">Low-Complexity Iterative Receiver for Orthogonal Chirp Division Multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bomfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Wireless Communication Systems (ISWCS 2019).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference Workshop (WCNCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150283v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Framework for Joint Mode Selection and Power Allocation for Full Duplex D2D Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Single Carrier with Index Modulation for Low Power Terabit Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Nasser</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Ghouwayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002842v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Theoretic based Power Allocation for a Full Duplex D2D Network</w:t>
+                <w:t xml:space="preserve">GALEN: A Geometric Framework for Global Optimal Power Allocation in a Full Duplex D2D Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2019.8858466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02218116v1</w:t>
+                <w:t xml:space="preserve">hal-02002848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-THz Spectrum as Enabler for 6G Wireless Communications up to 1 Tbit/s</w:t>
               </w:r>
@@ -6034,77 +6034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Index-Modulation for uplink IoT and M2M Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6132,248 +6132,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Duplex or Half-Duplex D2D Mode? Closed Form Expression of the Optimal Power Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+                <w:t xml:space="preserve">SC-FDMA with Index Modulation for M2M and IoT Uplink Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779768v1</w:t>
+                <w:t xml:space="preserve">hal-01705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SC-FDMA with Index Modulation for M2M and IoT Uplink Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chafii</w:t>
+                <w:t xml:space="preserve">Full-Duplex or Half-Duplex D2D Mode? Closed Form Expression of the Optimal Power Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705717v1</w:t>
+                <w:t xml:space="preserve">hal-01779768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Coverage in Narrow Band-IoT Using Machine Learning</w:t>
               </w:r>
@@ -6838,261 +6838,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of REM-Based Handover Algorithm for Multi-Tier Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B A Jayawickrama</w:t>
+                <w:t xml:space="preserve">Reconfigurable Filtered OFDM Waveform for Next Generation Air-to-Ground Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niharika Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying He</w:t>
+                <w:t xml:space="preserve">S. J. Darak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Heimlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">36th IEEE/AIAA Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2017.8292488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dasc.2017.8102025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705734v1</w:t>
+                <w:t xml:space="preserve">hal-01684553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Filtered OFDM Waveform for Next Generation Air-to-Ground Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niharika Agrawal</w:t>
+                <w:t xml:space="preserve">Performance Analysis of REM-Based Handover Algorithm for Multi-Tier Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristo Suarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B A Jayawickrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Darak</w:t>
+                <w:t xml:space="preserve">Ying He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heimlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE/AIAA Digital Avionics Systems Conference (DASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t>
+              <w:t xml:space="preserve">The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dasc.2017.8102025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2017.8292488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684553v1</w:t>
+                <w:t xml:space="preserve">hal-01705734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCENTS: a Vision for D2D Communications within 5G Networks</w:t>
               </w:r>
@@ -7522,477 +7522,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Tone Reservation for Peak-to-Average Power Ratio on OFDM systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chafii</w:t>
+                <w:t xml:space="preserve">CMA-Based Blind Equalization and Phase Recovery in OFDM/OQAM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ict.2016.7500466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334784v1</w:t>
+                <w:t xml:space="preserve">hal-01311054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of OFDM and FBMC for Underlay D2D Communication in 5G Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of filter banks and CP-OFDM: What are the real gains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirteenth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.628 - 632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocomw.2016.7848863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396330v1</w:t>
+                <w:t xml:space="preserve">hal-01396322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of filter banks and CP-OFDM: What are the real gains?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bodinier</w:t>
+                <w:t xml:space="preserve">Modified Tone Reservation for Peak-to-Average Power Ratio on OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamarana Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396322v1</w:t>
+                <w:t xml:space="preserve">hal-01334784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMA-Based Blind Equalization and Phase Recovery in OFDM/OQAM Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Coexistence of OFDM and FBMC for Underlay D2D Communication in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman A Farhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. </w:t>
+              <w:t xml:space="preserve">IEEE Globecom Workshops 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington D.C., United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ict.2016.7500466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/glocomw.2016.7848863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311054v1</w:t>
+                <w:t xml:space="preserve">hal-01396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier parity distribution influence on PAPR mitigation using Tones Reservation method</w:t>
               </w:r>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Lamarana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Ultra Modern Telecommunications and Control Systems and Workshops, ICUMT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brno, Czech Republic. pp.40--44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8678,499 +8678,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approximations for LMMSE Channel Estimation in OFDM/OQAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Louët</w:t>
+                <w:t xml:space="preserve">Modified Tone Reservation for PAPR Reduction in OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ict.2016.7500464⟩</w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.697--701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311058v1</w:t>
+                <w:t xml:space="preserve">hal-01479181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Equalization using Constant Modulus Algorithm Adapted to OFDM/OQAM Modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Low-Complexity Approximations for LMMSE Channel Estimation in OFDM/OQAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Naoues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.315--319, </w:t>
+              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iswcs.2016.7600921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ict.2016.7500464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413271v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Tone Reservation for PAPR Reduction in OFDM Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Equalization using Constant Modulus Algorithm Adapted to OFDM/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
+                <w:t xml:space="preserve">Malek Naoues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.697--701, </w:t>
+              <w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.315--319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iswcs.2016.7600921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479181v1</w:t>
+                <w:t xml:space="preserve">hal-01413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Optimal Initialization for Blind Equalization with Fast Convergence in OFDM/OQAM Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Diminution du facteur de crête d’un signal multiporteuses par décomposition selon deux signaux, symétrique et antisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamanara Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Networks and Communications, EuCNC'15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149570v1</w:t>
+                <w:t xml:space="preserve">hal-01172618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Confidence Bound Learning Approach for Real HF Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melian-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navikkumar Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Perez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,152 +9232,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution du facteur de crête d’un signal multiporteuses par décomposition selon deux signaux, symétrique et antisymétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+                <w:t xml:space="preserve">Sub-Optimal Initialization for Blind Equalization with Fast Convergence in OFDM/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Networks and Communications, EuCNC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eucnc.2015.7194029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172618v1</w:t>
+                <w:t xml:space="preserve">hal-01149570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Desired Deterministic Upper Bounde PAPR value using a Fast Adaptive Clipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamanara Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9424,64 +9424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Fast Blind Equalization for OFDM: Principle and Steps Towards Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Naoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,64 +9554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSA with Reinforcement Learning in the HF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melian-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navikkumar Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Perez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de canal MMSE pour la modulation OFDM/OQAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot Adaptation for Broadband LTE-Like FBMC System in PMR Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,51 +9855,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Alignment with Frequency-Clustering for Efficient Resource Allocation in Cognitive Radio Networks</w:t>
+                <w:t xml:space="preserve">Power Loading and Spectral Efficiency Comparison of MIMO OFDM/FBMC for Interference Alignment Based Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musbah Shaat</w:t>
@@ -9917,97 +9917,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 7 p</w:t>
+              <w:t xml:space="preserve">ISWCS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073532v1</w:t>
+                <w:t xml:space="preserve">hal-01073459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Loading and Spectral Efficiency Comparison of MIMO OFDM/FBMC for Interference Alignment Based Cognitive Radio Systems</w:t>
+                <w:t xml:space="preserve">Interference Alignment with Frequency-Clustering for Efficient Resource Allocation in Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musbah Shaat</w:t>
@@ -10025,73 +10025,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">Globecom'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073459v1</w:t>
+                <w:t xml:space="preserve">hal-01073532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Alignment Based Resource Management in MIMO Cognitive Radio Systems</w:t>
               </w:r>
@@ -10404,230 +10404,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Opportunities for Spectrum Coexistence Using Advanced Multicarrier Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link Performance Model for System Level Simulations of Filter Bank Multicarrier-Based Systems in PMR Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oborina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ibars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giupponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE ISWCS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ilmenau, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934758v1</w:t>
+                <w:t xml:space="preserve">hal-00934779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Performance Model for System Level Simulations of Filter Bank Multicarrier-Based Systems in PMR Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Opportunities for Spectrum Coexistence Using Advanced Multicarrier Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musbah Shaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISWCS'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ilmenau, Germany. pp.1-5</w:t>
+              <w:t xml:space="preserve">MCC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934779v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond LoRa and NB-IoT: Proposals for Future LPWA Systems</w:t>
               </w:r>
@@ -11111,51 +11111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthogonal Waveforms and Filter Banks for Future Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9780128103845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,51 +11869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia dos Reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3406192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3299871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02232-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3039842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3093525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Akkad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2021.3054737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3071828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Agrawal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3002978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2937305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2019.2891092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman A Farhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2806184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01713821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2809586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Baldini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithamparanathan Kandeepan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2723822" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meli&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n P&#233;rez-&#180; Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2016.2527021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarana Mamadou Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2519000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128714v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZBPG9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.1181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Absi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbah Shaat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2464371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2476798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sener Dikmese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudharsan Srinivasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Renfors" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-68" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Demestricas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Dasilva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Harada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2732" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHFMQVZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsharoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.051513.130211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Chelius" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibnkahla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Passas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/603970" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483233v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885846" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bader" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bomfin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902857" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Joshi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2019.8858466" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144324v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyiz Chris Lteif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885713" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Suarez-Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Jayawickrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dutkiewicz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heimlich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464864" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2017.8292488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Darak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasc.2017.8102025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Bourrous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Iacobelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pischella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aii Dziri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2017.8108154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Mabrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600980" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500466" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Lamarana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2015.7382402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ahmadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848862" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rius Caus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Perez-Neira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472411" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01290918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamarana Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2016.7504119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500464" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2016.7600921" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760338" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucnc.2015.7194029" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melian-Gutierrez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Perez-Alvarez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccw.2015.7247209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamanara Diallo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7302978" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jendeya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abu Hdrouss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCS.2014.6933797" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934758v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934779v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oborina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gabriella Di Benedetto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Nardis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes Baltar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Yli-Kaakinen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louveaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810384-5.00012-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kofidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. Baltar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pischella" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia dos Reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3406192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3299871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02232-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3093525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Akkad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2021.3054737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3039842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3071828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Agrawal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3002978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2937305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2019.2891092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman A Farhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2806184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01713821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2809586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Baldini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithamparanathan Kandeepan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2723822" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2519000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128714v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584068" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meli&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n P&#233;rez-&#180; Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2016.2527021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarana Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZBPG9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.1181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Absi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbah Shaat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2464371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2476798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sener Dikmese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudharsan Srinivasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Renfors" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-68" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Demestricas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Dasilva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Harada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHFMQVZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsharoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.051513.130211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Chelius" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibnkahla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Passas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/603970" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483233v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885736" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2019.8858466" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Joshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bomfin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902857" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885529" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144324v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyiz Chris Lteif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885713" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464870" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Suarez-Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Jayawickrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dutkiewicz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heimlich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464864" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Darak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasc.2017.8102025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2017.8292488" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Bourrous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Iacobelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pischella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aii Dziri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2017.8108154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Mabrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500466" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848863" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Lamarana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2015.7382402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ahmadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848862" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rius Caus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Perez-Neira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472411" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01290918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamarana Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2016.7504119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760338" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2016.7600921" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamanara Diallo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melian-Gutierrez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Perez-Alvarez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccw.2015.7247209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149570v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucnc.2015.7194029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7302978" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073532v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jendeya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abu Hdrouss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCS.2014.6933797" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oborina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gabriella Di Benedetto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Nardis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes Baltar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Yli-Kaakinen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louveaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810384-5.00012-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kofidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. Baltar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pischella" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>