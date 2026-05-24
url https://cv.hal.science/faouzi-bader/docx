--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -624,421 +624,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Quasi-Optimal Detector for Generalized Spatial Modulation</w:t>
+                <w:t xml:space="preserve">A Novel Index Modulation Dimension based on Filter Domain: Filter Shapes Index Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (9), pp.3003-3007. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.1445 - 1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3093525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3039842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274263v1</w:t>
+                <w:t xml:space="preserve">hal-03023811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel MIMO Technique for Wireless Terabits Systems in sub-THz Band</w:t>
+                <w:t xml:space="preserve">Low Complexity Quasi-Optimal Detector for Generalized Spatial Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJVT.2021.3054737⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.3003-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3093525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119397v1</w:t>
+                <w:t xml:space="preserve">hal-03274263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Index Modulation Dimension based on Filter Domain: Filter Shapes Index Modulation</w:t>
+                <w:t xml:space="preserve">Novel MIMO Technique for Wireless Terabits Systems in sub-THz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al Akkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (3), pp.1445 - 1461. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3039842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2021.3054737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023811v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Terahertz Wireless System using Dual-Polarized Generalized Spatial Modulation with RF Impairments</w:t>
               </w:r>
@@ -3048,273 +3048,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Radio in Emerging Communications Systems - Small Cells, Machine-to-Machine Communications, TV White Spaces, and Green Radios (editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Subcarrier Pairing and Resource Allocation for Cognitive Networks with Adaptive Relaying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Soury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Demestricas</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musbah Shaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz A. Dasilva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Harada</w:t>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.2732⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (259), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932752v1</w:t>
+                <w:t xml:space="preserve">hal-00934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Subcarrier Pairing and Resource Allocation for Cognitive Networks with Adaptive Relaying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Radio in Emerging Communications Systems - Small Cells, Machine-to-Machine Communications, TV White Spaces, and Green Radios (editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Demestricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Soury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+                <w:t xml:space="preserve">Hiroshi Harada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7-8), pp.633-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.2732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relay Selection and Resource Allocation for Two Way DF-AF Cognitive Radio Network</w:t>
               </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alsharoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (4), pp.427 - 430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3814,265 +3814,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning Based Receivers for IEEE 802.11p Standard with High Power Amplifiers Distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Flávia dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxiu Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Bruno Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682074v1</w:t>
+                <w:t xml:space="preserve">hal-03638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Receivers for IEEE 802.11p Standard with High Power Amplifiers Distortions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chang</w:t>
+                <w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Njima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638638v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter Shape Index Modulation</w:t>
               </w:r>
@@ -4179,64 +4179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,1169 +4752,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Framework for Joint Mode Selection and Power Allocation for Full Duplex D2D Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Complexity Iterative Receiver for Orthogonal Chirp Division Multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Nasser</w:t>
+                <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bomfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885736⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference Workshop (WCNCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002842v1</w:t>
+                <w:t xml:space="preserve">hal-02538948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Theoretic based Power Allocation for a Full Duplex D2D Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+                <w:t xml:space="preserve">Single Carrier with Index Modulation for Low Power Terabit Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Ghouwayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2019.8858466⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02218116v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNU Radio implementation for Multiuser Multi-Armed Bandit learning algorithms in IoT networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">GALEN: A Geometric Framework for Global Optimal Power Allocation in a Full Duplex D2D Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European GNURadio Days 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263703v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USRP Testbed and Performance Analysis of New Reconfigurable LDACS In Presence of DME Interference</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
+                <w:t xml:space="preserve">Analytical Framework for Joint Mode Selection and Power Allocation for Full Duplex D2D Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Wireless Communication Systems (ISWCS 2019).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150283v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Iterative Receiver for Orthogonal Chirp Division Multiplexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
+                <w:t xml:space="preserve">Game-Theoretic based Power Allocation for a Full Duplex D2D Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Fettweis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference Workshop (WCNCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902857⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2019.8858466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538948v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02218116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Carrier with Index Modulation for Low Power Terabit Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GNU Radio implementation for Multiuser Multi-Armed Bandit learning algorithms in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+                <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European GNURadio Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01993178v1</w:t>
+                <w:t xml:space="preserve">hal-02263703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALEN: A Geometric Framework for Global Optimal Power Allocation in a Full Duplex D2D Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Chour</w:t>
+                <w:t xml:space="preserve">USRP Testbed and Performance Analysis of New Reconfigurable LDACS In Presence of DME Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niharika Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himani Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Symposium on Wireless Communication Systems (ISWCS 2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oulu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002848v1</w:t>
+                <w:t xml:space="preserve">hal-02150283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Spectrum as Enabler for 6G Wireless Communications up to 1 Tbit/s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond LoRa and NB-IoT: Proposals for Future LPWA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6G Wireless Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Levi Lapland, Finland</w:t>
+              <w:t xml:space="preserve">2éme edition Workshop Smart Campus Du Capteur à la décision Tendances et challenges des systèmes IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993187v1</w:t>
+                <w:t xml:space="preserve">hal-02295468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Approche pour les Systèmes Térabit à Faible Puissance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-THz Spectrum as Enabler for 6G Wireless Communications up to 1 Tbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bicaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miscopein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images-GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">6G Wireless Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Levi Lapland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144324v3</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond LoRa and NB-IoT: Proposals for Future LPWA Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle Approche pour les Systèmes Térabit à Faible Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chamas Al Ghouwayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme edition Workshop Smart Campus Du Capteur à la décision Tendances et challenges des systèmes IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque francophonede traitement du signal et des images-GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295468v1</w:t>
+                <w:t xml:space="preserve">hal-02144324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Spatial Modulation in Highly Correlated Channels</w:t>
               </w:r>
@@ -6034,77 +6034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Index-Modulation for uplink IoT and M2M Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6132,248 +6132,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SC-FDMA with Index Modulation for M2M and IoT Uplink Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chafii</w:t>
+                <w:t xml:space="preserve">Full-Duplex or Half-Duplex D2D Mode? Closed Form Expression of the Optimal Power Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705717v1</w:t>
+                <w:t xml:space="preserve">hal-01779768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Duplex or Half-Duplex D2D Mode? Closed Form Expression of the Optimal Power Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+                <w:t xml:space="preserve">SC-FDMA with Index Modulation for M2M and IoT Uplink Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779768v1</w:t>
+                <w:t xml:space="preserve">hal-01705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Coverage in Narrow Band-IoT Using Machine Learning</w:t>
               </w:r>
@@ -6463,64 +6463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-90GHz Spectrum and Single-Carrier Waveform as Enablers for Efficient Tbit/s Wireless Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bicais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,261 +6838,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Filtered OFDM Waveform for Next Generation Air-to-Ground Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niharika Agrawal</w:t>
+                <w:t xml:space="preserve">Performance Analysis of REM-Based Handover Algorithm for Multi-Tier Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristo Suarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B A Jayawickrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Darak</w:t>
+                <w:t xml:space="preserve">Ying He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heimlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE/AIAA Digital Avionics Systems Conference (DASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t>
+              <w:t xml:space="preserve">The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dasc.2017.8102025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2017.8292488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684553v1</w:t>
+                <w:t xml:space="preserve">hal-01705734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of REM-Based Handover Algorithm for Multi-Tier Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B A Jayawickrama</w:t>
+                <w:t xml:space="preserve">Reconfigurable Filtered OFDM Waveform for Next Generation Air-to-Ground Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niharika Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying He</w:t>
+                <w:t xml:space="preserve">S. J. Darak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Heimlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">36th IEEE/AIAA Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2017.8292488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dasc.2017.8102025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705734v1</w:t>
+                <w:t xml:space="preserve">hal-01684553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCENTS: a Vision for D2D Communications within 5G Networks</w:t>
               </w:r>
@@ -7522,477 +7522,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMA-Based Blind Equalization and Phase Recovery in OFDM/OQAM Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Modified Tone Reservation for Peak-to-Average Power Ratio on OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamarana Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311054v1</w:t>
+                <w:t xml:space="preserve">hal-01334784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of filter banks and CP-OFDM: What are the real gains?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence of OFDM and FBMC for Underlay D2D Communication in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman A Farhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600980⟩</w:t>
+              <w:t xml:space="preserve">IEEE Globecom Workshops 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington D.C., United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/glocomw.2016.7848863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396322v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Tone Reservation for Peak-to-Average Power Ratio on OFDM systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chafii</w:t>
+                <w:t xml:space="preserve">CMA-Based Blind Equalization and Phase Recovery in OFDM/OQAM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 23rd International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ict.2016.7500466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334784v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of OFDM and FBMC for Underlay D2D Communication in 5G Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of filter banks and CP-OFDM: What are the real gains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Washington D.C., United States. </w:t>
+              <w:t xml:space="preserve">Thirteenth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.628 - 632, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocomw.2016.7848863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396330v1</w:t>
+                <w:t xml:space="preserve">hal-01396322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier parity distribution influence on PAPR mitigation using Tones Reservation method</w:t>
               </w:r>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Lamarana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Ultra Modern Telecommunications and Control Systems and Workshops, ICUMT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brno, Czech Republic. pp.40--44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9003,377 +9003,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution du facteur de crête d’un signal multiporteuses par décomposition selon deux signaux, symétrique et antisymétrique</w:t>
+                <w:t xml:space="preserve">Upper Confidence Bound Learning Approach for Real HF Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamanara Diallo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Melian-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navikkumar Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Perez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iccw.2015.7247209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172618v1</w:t>
+                <w:t xml:space="preserve">hal-01136007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Confidence Bound Learning Approach for Real HF Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-Optimal Initialization for Blind Equalization with Fast Convergence in OFDM/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">European Conference on Networks and Communications, EuCNC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iccw.2015.7247209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eucnc.2015.7194029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136007v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Optimal Initialization for Blind Equalization with Fast Convergence in OFDM/OQAM Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Diminution du facteur de crête d’un signal multiporteuses par décomposition selon deux signaux, symétrique et antisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamanara Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Networks and Communications, EuCNC'15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149570v1</w:t>
+                <w:t xml:space="preserve">hal-01172618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Desired Deterministic Upper Bounde PAPR value using a Fast Adaptive Clipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamanara Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9541,90 +9541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSA with Reinforcement Learning in the HF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melian-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navikkumar Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Perez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11362,64 +11362,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless connectivity in the sub-THz spectrum: A path to 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bicaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,64 +11523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] BRAVE D1.0, Supelec; CEA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11869,51 +11869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia dos Reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3406192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3299871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02232-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3093525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Akkad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2021.3054737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3039842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3071828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Agrawal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3002978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2937305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2019.2891092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman A Farhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2806184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01713821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2809586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Baldini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithamparanathan Kandeepan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2723822" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2519000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128714v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584068" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meli&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n P&#233;rez-&#180; Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2016.2527021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarana Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZBPG9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.1181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Absi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbah Shaat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2464371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2476798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sener Dikmese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudharsan Srinivasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Renfors" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-68" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Demestricas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Dasilva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Harada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHFMQVZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsharoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.051513.130211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Chelius" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibnkahla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Passas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/603970" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483233v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885736" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2019.8858466" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Joshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bomfin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902857" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885529" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144324v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyiz Chris Lteif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885713" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464870" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Suarez-Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Jayawickrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dutkiewicz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heimlich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464864" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Darak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasc.2017.8102025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2017.8292488" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Bourrous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Iacobelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pischella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aii Dziri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2017.8108154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Mabrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500466" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848863" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Lamarana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2015.7382402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ahmadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848862" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rius Caus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Perez-Neira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472411" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01290918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamarana Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2016.7504119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760338" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2016.7600921" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamanara Diallo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melian-Gutierrez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Perez-Alvarez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccw.2015.7247209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149570v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucnc.2015.7194029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7302978" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073532v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jendeya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abu Hdrouss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCS.2014.6933797" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oborina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gabriella Di Benedetto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Nardis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes Baltar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Yli-Kaakinen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louveaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810384-5.00012-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kofidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. Baltar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pischella" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia dos Reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3406192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3299871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02232-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3039842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3093525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Akkad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2021.3054737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3071828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Agrawal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3002978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2937305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2019.2891092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman A Farhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2806184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01713821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2809586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Baldini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithamparanathan Kandeepan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2723822" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2519000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128714v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584068" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meli&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n P&#233;rez-&#180; Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2016.2527021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarana Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZBPG9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.1181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Absi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbah Shaat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2464371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2476798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sener Dikmese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudharsan Srinivasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Renfors" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-68" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Demestricas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Dasilva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Harada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2732" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHFMQVZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsharoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.051513.130211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Chelius" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibnkahla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Passas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/603970" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483233v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bomfin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885529" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2019.8858466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Joshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144324v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyiz Chris Lteif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885713" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Suarez-Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Jayawickrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dutkiewicz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heimlich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464864" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2017.8292488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Darak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasc.2017.8102025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Bourrous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Iacobelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pischella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aii Dziri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2017.8108154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Mabrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8105386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600980" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Lamarana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2015.7382402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Farhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ahmadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocomw.2016.7848862" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rius Caus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Perez-Neira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472411" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01290918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamarana Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2016.7504119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760338" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2016.7500464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2016.7600921" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melian-Gutierrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Perez-Alvarez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccw.2015.7247209" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucnc.2015.7194029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamanara Diallo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7302978" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073532v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jendeya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abu Hdrouss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCS.2014.6933797" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oborina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gabriella Di Benedetto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Nardis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes Baltar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Yli-Kaakinen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louveaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810384-5.00012-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kofidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. Baltar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pischella" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>