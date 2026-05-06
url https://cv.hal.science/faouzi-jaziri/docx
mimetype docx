--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,1561 +66,1561 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Deep Learning Approach for Liver MRI Classification and HCC Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Novel Deep Learning Approach for Liver MRI Classification and HCC Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.635-645, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59830-3_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontological Model for Analyzing Liver Cancer Medical Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-382, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11395-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies for Liver Diseases Representation: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (3), pp.563-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10278-019-00303-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Approach for Liver Cancer Diagnosis and Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.116-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10278-018-0115-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCaPPI-Db: an oligonucleotide probe database for pathogen identification through hybridization capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baw172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of oligopeptides complete backtranslation applied to DNA microarray probe design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.2073--2091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.3412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhylOPDb: a 16S rRNA oligonucleotide probe database for prokaryotic identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.bau036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bau036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Explorative Oligonucleotide Probe Selection for Thousands of Genetic Groups on a Computing Grid: Application to Phylogenetic Probe Design Using a Curated Small Subunit Ribosomal RNA Gene Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.350487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/350487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community composition of biological degreasing systems and health risk assessment for workers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Laffaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (4), pp.868-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-011-9887-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842850v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-03164267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigues de Pina Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
@@ -1763,90 +1763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast distributed computing for complete large scale backtranslation of oligopeptides: Application to probe design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation ( HPCS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Helsinki, Finland. pp.251--258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1880,103 +1880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t>
@@ -2046,51 +2046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et analyse des biopuces à ADN en environnements parallèles et distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014CLF22465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2286,51 +2286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-019-00303-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Constantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw172" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GP3F10C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9887-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFVDH04N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_55" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11395-7_29" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01276669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11395-7_29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-019-00303-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Constantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GP3F10C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9887-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFVDH04N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01276669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>