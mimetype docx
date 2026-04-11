--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -234,369 +234,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of elastocapillary membranes held by needles</w:t>
+                <w:t xml:space="preserve">Elastic ribbons in bubble columns: when elasticity, capillarity and gravity govern equilibrium configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jouanlanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Drenckhan-Andreatta</w:t>
+                <w:t xml:space="preserve">Antoine Egele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01737K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.024803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.024803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674108v1</w:t>
+                <w:t xml:space="preserve">hal-04673343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Liquid Foam Templating of Hydrogel Foams: A Rheological and Tomographic Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Egelé</w:t>
+                <w:t xml:space="preserve">Analytical description of elastocapillary membranes held by needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Jacomine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiebke Drenckhan-Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (31), pp.2400337. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (24), pp.4707-4714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202400337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01737K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682575v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic ribbons in bubble columns: when elasticity, capillarity and gravity govern equilibrium configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Liquid Foam Templating of Hydrogel Foams: A Rheological and Tomographic Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jouanlanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Ben‐djemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Egelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.024803. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (31), pp.2400337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.024803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202400337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673343v2</w:t>
+                <w:t xml:space="preserve">hal-04682575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Polyurethane Model Foams via Catalyst Drainage from a Secondary Foam</w:t>
               </w:r>
@@ -1112,425 +1112,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy dynamics of a binary Voronoi fluid: a mode-coupling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ruscher</w:t>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ciarella</w:t>
+                <w:t xml:space="preserve">Alexandre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Luo</w:t>
+                <w:t xml:space="preserve">Romain Schotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Janssen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Kulic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abc4cc⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707182v1</w:t>
+                <w:t xml:space="preserve">hal-03032594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Milner's visco-elastic theory of sintering for the generation of porous polymers with finely tuned morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lutzweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">Emeline Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bigot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozan Erverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.1810-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01991J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032594v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Milner's visco-elastic theory of sintering for the generation of porous polymers with finely tuned morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glassy dynamics of a binary Voronoi fluid: a mode-coupling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ruscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ciarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lutzweiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Farago</w:t>
+                <w:t xml:space="preserve">C Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+                <w:t xml:space="preserve">L Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Erverdi</w:t>
+                <w:t xml:space="preserve">J Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (7), pp.1810-1824. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM01991J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abc4cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009432v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi glass-forming liquids: A structural study</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Froehlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2012,451 +2012,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
+                <w:t xml:space="preserve">The notion of persistence applied to breathers in thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 237 (8), pp.1013-1020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364937v1</w:t>
+                <w:t xml:space="preserve">hal-00365538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of persistence applied to breathers in thermal equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Farago</w:t>
+                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.051114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.051114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365538v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected Power Fluctuations in 1D Dissipative Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
+                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-007-9380-3⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2764481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364939v1</w:t>
+                <w:t xml:space="preserve">hal-00239226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injected power fluctuations in 1D dissipative systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (6), pp.1365-1382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239226v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected power fluctuations in 1D dissipative systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Pitard</w:t>
+                <w:t xml:space="preserve">Injected Power Fluctuations in 1D Dissipative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 128 (6), pp.1365-1382</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 128, pp.1365-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-007-9380-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355320v1</w:t>
+                <w:t xml:space="preserve">hal-00364939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>