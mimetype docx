--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -706,299 +706,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary deformation of thin elastic ribbons in 2D foam columns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Walzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM01687C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589200v1</w:t>
+                <w:t xml:space="preserve">hal-03710843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Boschi</w:t>
+                <w:t xml:space="preserve">Elastocapillary deformation of thin elastic ribbons in 2D foam columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jouanlanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Egelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (1), pp.014803. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (12), pp.2325-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM01687C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03710843v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure–deformation relations of elasto-capillary drops (droploons) on capillaries</w:t>
               </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix S Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,963 +2039,906 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 237 (8), pp.1013-1020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 237 (8), pp.1013-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Static Rouse Modes and Related Quantities: Corrections to Chain Ideality in Polymer Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kreer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beckrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.051114⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364937v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Farago</w:t>
+                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2764481⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.051114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.051114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239226v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected power fluctuations in 1D dissipative systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2764481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injected Power Fluctuations in 1D Dissipative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 128, pp.1365-1382. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+              <w:t xml:space="preserve">, 2007, 128 (6), pp.1365-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-007-9380-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Artola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (16), pp.164508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy profile fluctuations in dissipative nonequilibrium stationary states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118 (3-4), pp.373-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power fluctuations in stochastic models of dissipative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 331, pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002937v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-00002939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium stationary states in dissipative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Vol. 800, p. 527-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00125245v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Profile Fluctuations in Dissipative Nonequilibrium Stationary States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3150,51 +3093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.01.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10250-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>