--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -351,252 +351,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of elastocapillary membranes held by needles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Liquid Foam Templating of Hydrogel Foams: A Rheological and Tomographic Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jouanlanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Ben‐djemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Egelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01737K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (31), pp.2400337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202400337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674108v1</w:t>
+                <w:t xml:space="preserve">hal-04682575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Liquid Foam Templating of Hydrogel Foams: A Rheological and Tomographic Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Egelé</w:t>
+                <w:t xml:space="preserve">Analytical description of elastocapillary membranes held by needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Jacomine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiebke Drenckhan-Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (31), pp.2400337. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (24), pp.4707-4714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202400337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01737K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Polyurethane Model Foams via Catalyst Drainage from a Secondary Foam</w:t>
               </w:r>
@@ -706,299 +706,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Boschi</w:t>
+                <w:t xml:space="preserve">Elastocapillary deformation of thin elastic ribbons in 2D foam columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jouanlanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Egelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014803⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (12), pp.2325-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM01687C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710843v1</w:t>
+                <w:t xml:space="preserve">hal-03589200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary deformation of thin elastic ribbons in 2D foam columns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Walzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (12), pp.2325-2331. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM01687C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03589200v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure–deformation relations of elasto-capillary drops (droploons) on capillaries</w:t>
               </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix S Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,425 +1112,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glassy dynamics of a binary Voronoi fluid: a mode-coupling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">C Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bigot</w:t>
+                <w:t xml:space="preserve">S Ciarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schotter</w:t>
+                <w:t xml:space="preserve">C Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Kulic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.064001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abc4cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032594v1</w:t>
+                <w:t xml:space="preserve">hal-04707182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Milner's visco-elastic theory of sintering for the generation of porous polymers with finely tuned morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lutzweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Erverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (7), pp.1810-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9SM01991J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy dynamics of a binary Voronoi fluid: a mode-coupling analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Ruscher</w:t>
+                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ciarella</w:t>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Luo</w:t>
+                <w:t xml:space="preserve">Alexandre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Janssen</w:t>
+                <w:t xml:space="preserve">Romain Schotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Farago</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Kulic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abc4cc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707182v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi glass-forming liquids: A structural study</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Froehlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2012,512 +2012,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of persistence applied to breathers in thermal equilibrium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Static Rouse Modes and Related Quantities: Corrections to Chain Ideality in Polymer Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kreer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beckrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2008.01.008⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365538v1</w:t>
+                <w:t xml:space="preserve">hal-00195679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Rouse Modes and Related Quantities: Corrections to Chain Ideality in Polymer Melts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10250-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.051114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.051114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195679v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected Power Fluctuations in 1D dissipative systems : role of ballistic transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
+                <w:t xml:space="preserve">The notion of persistence applied to breathers in thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.051114. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 237 (8), pp.1013-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.051114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2008.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364937v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Farago</w:t>
+                <w:t xml:space="preserve">Injected Power Fluctuations in 1D Dissipative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2764481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (6), pp.1365-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-007-9380-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239226v1</w:t>
+                <w:t xml:space="preserve">hal-00364939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injected Power Fluctuations in 1D Dissipative Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
+                <w:t xml:space="preserve">Trotter derivation of algorithms for Brownian and Dissipative Particle Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 128 (6), pp.1365-1382. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-007-9380-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2764481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364939v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.01.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10250-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Chammouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jouanlanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adaa21" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673343v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.024803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben&#8208;djemaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan-Andreatta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01737K" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier&#8208;fargette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01687C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix S Kratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01109J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruscher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janssen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farago" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc4cc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erverdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01991J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.032132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poli&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0354-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kreer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beckrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10250-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.051114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.01.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9380-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thalmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2764481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>