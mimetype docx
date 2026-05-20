--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -370,261 +370,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing precipitation, wind and socioeconomic exposure in Hurricane Melissa (2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing fertilizer use for sustainable crops with Agrivoltaics in Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Bourdin</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (8), pp.084001. </w:t>
+              <w:t xml:space="preserve">npj Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae5992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44264-025-00112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592370v1</w:t>
+                <w:t xml:space="preserve">hal-05448401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing fertilizer use for sustainable crops with Agrivoltaics in Mediterranean climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attributing precipitation, wind and socioeconomic exposure in Hurricane Melissa (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Rapella</w:t>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Stella Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Sustainable Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 4, pp.3. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (8), pp.084001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44264-025-00112-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae5992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448401v2</w:t>
+                <w:t xml:space="preserve">hal-05592370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of physical bound constraints to alleviate shortcomings of statistical models for extreme temperatures</w:t>
               </w:r>
@@ -753,51 +753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent heat waves and their linkage to large-scale meridional heat transports through planetary-scale waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1051,623 +1051,623 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Caud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Communication </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 9, pp.115-125. </w:t>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gc-9-115-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble random forest for tropical cyclone tracking</w:t>
+                <w:t xml:space="preserve">CYCLOPs: a Unified Framework for Surface Flux-Driven Cyclones Outside the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kerry Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzana J. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-4655-2025⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.901-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wcd-6-901-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995667v2</w:t>
+                <w:t xml:space="preserve">hal-05237350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future changes in compound explosive cyclones and atmospheric rivers in the North Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble random forest for tropical cyclone tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rutgersson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.169-187. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-16-169-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-4655-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908556v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamics of centennial hot summers in Western Europe with climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future changes in compound explosive cyclones and atmospheric rivers in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+                <w:t xml:space="preserve">Ferran Lopez-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Meurdesoif</w:t>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rutgersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL115552⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-169-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120601v2</w:t>
+                <w:t xml:space="preserve">hal-04908556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYCLOPs: a Unified Framework for Surface Flux-Driven Cyclones Outside the Tropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Bourdin</w:t>
+                <w:t xml:space="preserve">Evolution of the dynamics of centennial hot summers in Western Europe with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana J. Camargo</w:t>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Faranda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Meurdesoif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.901-926. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-6-901-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237350v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving analogues-based detection &amp; attribution approaches for hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana J Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Ying Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (2), pp.024042. </w:t>
@@ -1751,538 +1751,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting dynamics of past climate states and critical transitions via dimensional analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lagged recurrence: A data-driven method to estimate the predictability of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Florindo</w:t>
+                <w:t xml:space="preserve">Chenyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco J Rohling</w:t>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Mengaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96432-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2420252122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674623v2</w:t>
+                <w:t xml:space="preserve">hal-04709054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating generic agrivoltaic systems with ORCHIDEE: Model development and multi-case study insights</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">A logarithm law for nonautonomous systems fastly converging to equilibrium and mean field coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Galatolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 371, pp.110589. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0221721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345173v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River flow amplification under climate change: attribution and climate-driven storylines of the winter 2023/24 UK floods</w:t>
+                <w:t xml:space="preserve">Robustness of dynamical coupling between wintertime European weather extremes and the large-scale circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Chan</w:t>
+                <w:t xml:space="preserve">Ane Carina Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy J Barker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Morten Andreas Dahl Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Hannaford</w:t>
+                <w:t xml:space="preserve">Martin Drews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (10), pp.399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/adfdfe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-025-07846-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230897v3</w:t>
+                <w:t xml:space="preserve">hal-05322102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of dynamical coupling between wintertime European weather extremes and the large-scale circulation</w:t>
+                <w:t xml:space="preserve">River flow amplification under climate change: attribution and climate-driven storylines of the winter 2023/24 UK floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Carina Reiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Messori</w:t>
+                <w:t xml:space="preserve">Wilson Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy J Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drews</w:t>
+                <w:t xml:space="preserve">Jamie Hannaford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (10), pp.399. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-025-07846-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/adfdfe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322102v1</w:t>
+                <w:t xml:space="preserve">hal-05230897v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 Hz light stimulation restores early brain dynamics alterations and associative memory in Alzheimer’s disease model mice</w:t>
               </w:r>
@@ -2396,572 +2353,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logarithm law for nonautonomous systems fastly converging to equilibrium and mean field coupled systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El Niño and droughts in Southeast Asia: A stochastic-chaotic modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Galatolo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuzuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0221721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.064209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549099v1</w:t>
+                <w:t xml:space="preserve">hal-04928658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lagged recurrence: A data-driven method to estimate the predictability of dynamical systems</w:t>
+                <w:t xml:space="preserve">Extreme Event Attribution in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyu Dong</w:t>
+                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Gualandi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianmarco Mengaldo</w:t>
+                <w:t xml:space="preserve">Piero Lionello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2420252122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.8799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709054v2</w:t>
+                <w:t xml:space="preserve">hal-04987959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Niño and droughts in Southeast Asia: A stochastic-chaotic modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting dynamics of past climate states and critical transitions via dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Florindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelco J Rohling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064209. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.064209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96432-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928658v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Event Attribution in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating generic agrivoltaic systems with ORCHIDEE: Model development and multi-case study insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Lionello</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.110589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.8799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987959v1</w:t>
+                <w:t xml:space="preserve">hal-05345173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamical indices for complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3006,494 +3006,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 2024 Hajj heat event and future temperature extremes in Mecca</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatima Driouech</w:t>
+                <w:t xml:space="preserve">Attributing the occurrence and intensity of extreme events with the flow analogue method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44304-025-00159-3⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.817-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wcd-6-817-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445166v1</w:t>
+                <w:t xml:space="preserve">hal-05230911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, predictability, impacts, and climate change considerations of the catastrophic Mediterranean Storm Daniel (2023)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio Davolio</w:t>
+                <w:t xml:space="preserve">Analysis of the 2024 Hajj heat event and future temperature extremes in Mecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Zittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Driouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ferrarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wcd-6-1515-2025⟩</w:t>
+              <w:t xml:space="preserve">npj Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44304-025-00159-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982214v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing the occurrence and intensity of extreme events with the flow analogue method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Noyelle</w:t>
+                <w:t xml:space="preserve">Dynamics, predictability, impacts, and climate change considerations of the catastrophic Mediterranean Storm Daniel (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Dafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ferrarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6 (3), pp.817-839. </w:t>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.1515-1538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-6-817-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wcd-6-1515-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230911v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic climate change has increased severity of mid-latitude storms and impacted airport operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Rapella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (4), pp.1339 - 1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,64 +3826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic climate change will intensify European explosive storms similar to Alex, Eunice, and Xynthia in the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Ginesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,957 +3937,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of changing atmospheric circulation patterns on aircraft turbulence over Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Tropical Cyclones in the Anthropocene: Physics, Simulations, and Attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lia Rapella</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana J. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ying Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Coppola</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL111618⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105, pp.E2307-E2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0252.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674590v2</w:t>
+                <w:t xml:space="preserve">hal-04693253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Tropical Cyclones in the Anthropocene: Physics, Simulations, and Attribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CDSupdate: A meta-interface for ERA5 download request, management and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia N S Hisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0252.1⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.101965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693253v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDSupdate: A meta-interface for ERA5 download request, management and storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of changing atmospheric circulation patterns on aircraft turbulence over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia N S Hisi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Lepreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28, pp.101965. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.e2024GL111618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL111618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791244v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer Deep Depressions Increase Over the Eastern North Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Indo-Pacific regional extremes aggravated by changes in tropical weather patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL104435⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (10), pp.979-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01537-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488347v1</w:t>
+                <w:t xml:space="preserve">hal-04730524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Science at the Interface Between Topological Data Analysis and Dynamical Systems Theory</w:t>
+                <w:t xml:space="preserve">ClimaMeter: contextualizing extreme weather in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/noti2864⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.959-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wcd-5-959-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396161v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274943v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-Pacific regional extremes aggravated by changes in tropical weather patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Science at the Interface Between Topological Data Analysis and Dynamical Systems Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strommen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01537-8⟩</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/noti2864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730524v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimaMeter: contextualizing extreme weather in a changing climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Summer Deep Depressions Increase Over the Eastern North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Duvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.959-983. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (5), pp.e2023GL104435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-5-959-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274943v4</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities and Differences Between Natural and Simulated Slow Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,77 +5107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical physics and dynamical systems perspectives on geophysical extreme events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5267,51 +5267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Malhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,1633 +5490,1633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and stochastic chaos characterize laboratory earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Heat extremes in Western Europe increasing faster than simulated due to atmospheric circulation trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Marone</w:t>
+                <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Cocco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamara Happé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.117995⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42143-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632703v2</w:t>
+                <w:t xml:space="preserve">hal-04266530v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Systematic Occurrence of Compound Cold Spells in North America and Wet or Windy Extremes in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The link between European warm-temperature extremes and atmospheric persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Holmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL101008⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.737 - 765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-14-737-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764706v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical diagnostic of extreme events in Venice lagoon and their mitigation with the MoSE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Anzidei</w:t>
+                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.034040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36816-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04048564v2</w:t>
+                <w:t xml:space="preserve">hal-03840084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chameleon attractors in turbulent flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reik Donner</w:t>
+                <w:t xml:space="preserve">Correcting biases in tropical cyclone intensities in low-resolution datasets using dynamical systems metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Dubrulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.113195. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://link.springer.com/article/10.1007/s00382-023-06794-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-023-06794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498544v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Venice Acqua Alta events to a changing climate and evaluating the efficacy of MoSE adaptation strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal reachable temperatures for Western Europe in current climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Anzidei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-023-00513-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acf679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050250v2</w:t>
+                <w:t xml:space="preserve">hal-04210152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance of local attractor dimension estimators in non-Axiom A dynamical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Messori</w:t>
+                <w:t xml:space="preserve">The quandary of detecting the signature of climate change in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152370⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1082-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051659v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting biases in tropical cyclone intensities in low-resolution datasets using dynamical systems metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decrease of the spatial variability and local dimension of the Euro-Atlantic eddy-driven jet stream with global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Colnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, https://link.springer.com/article/10.1007/s00382-023-06794-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-023-06794-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-023-07022-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631098v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat extremes in Western Europe increasing faster than simulated due to atmospheric circulation trends</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic and stochastic chaos characterize laboratory earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Mengaldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 604, pp.117995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.117995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42143-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04266530v4</w:t>
+                <w:t xml:space="preserve">hal-03632703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between European warm-temperature extremes and atmospheric persistence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Systematic Occurrence of Compound Cold Spells in North America and Wet or Windy Extremes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-14-737-2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185211v2</w:t>
+                <w:t xml:space="preserve">hal-03764706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lia Rapella</w:t>
+                <w:t xml:space="preserve">Dynamical diagnostic of extreme events in Venice lagoon and their mitigation with the MoSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Anzidei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36816-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840084v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal reachable temperatures for Western Europe in current climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">Chameleon attractors in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reik Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acf679⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.113195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210152v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quandary of detecting the signature of climate change in Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attributing Venice Acqua Alta events to a changing climate and evaluating the efficacy of MoSE adaptation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Anzidei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01791-5⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (181), pp.s41612-023-00513-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-023-00513-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202689v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of the spatial variability and local dimension of the Euro-Atlantic eddy-driven jet stream with global warming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical performance of local attractor dimension estimators in non-Axiom A dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Colnet</w:t>
+                <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (7), pp.073143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-023-07022-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0152370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337045v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in attributing the 2022 Australian rain bombs to climate change</w:t>
               </w:r>
@@ -7232,77 +7232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric circulation compounds anthropogenic warming and impacts of climate extremes in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7453,77 +7453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for attributing extratropical cyclones to climate change: the case study of storm Alex 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Ginesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7564,1286 +7564,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical footprints of Hurricanes in the Tropical Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale dependence of fractal dimension in deterministic and stochastic Lorenz-63 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Flavio Pons</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R V Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.013101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0093732⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0106053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219409v4</w:t>
+                <w:t xml:space="preserve">hal-03707052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale dependence of fractal dimension in deterministic and stochastic Lorenz-63 systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Alberti</w:t>
+                <w:t xml:space="preserve">COVID-19 epidemic peaks distribution in the United-States of America, from epidemiological modeling to public health policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arutkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0106053⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707052v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 epidemic peaks distribution in the United-States of America, from epidemiological modeling to public health policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent anticyclonic conditions and climate change exacerbated the exceptional 2022 European-Mediterranean drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Arutkin</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30014-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.034030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbc37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052362v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907855v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent anticyclonic conditions and climate change exacerbated the exceptional 2022 European-Mediterranean drought</w:t>
+                <w:t xml:space="preserve">Dynamical footprints of Hurricanes in the Tropical Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulivanh Thao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.034030. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.013101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbc37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0093732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907855v3</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219409v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local dimensionality and inverse persistence analysis of atmospheric turbulence in the stable boundary layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for data-driven approaches to study transitions in multiscale systems: The case of Lyapunov vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+                <w:t xml:space="preserve">Nikki Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.064211. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.113145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.064211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0093804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879836v1</w:t>
+                <w:t xml:space="preserve">hal-03626146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future synoptic circulation patterns associated with cold and snowy spells over Italy</w:t>
+                <w:t xml:space="preserve">How many modes are needed to predict climate bifurcations? Lessons from an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam d'Errico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulivanh Tao</w:t>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Nardini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-13-961-2022⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-29-17-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693696v1</w:t>
+                <w:t xml:space="preserve">hal-03230580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical reconstruction of European winter snowfall in reanalysis and climate models based on air temperature and total precipitation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present and future synoptic circulation patterns associated with cold and snowy spells over Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulivanh Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.961 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-13-961-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ascmo-8-155-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988109v1</w:t>
+                <w:t xml:space="preserve">hal-03693696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A climate-change attribution retrospective of some impactful weather extremes of 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical reconstruction of European winter snowfall in reanalysis and climate models based on air temperature and total precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wcd-3-1311-2022⟩</w:t>
+              <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.155-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ascmo-8-155-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558636v2</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for data-driven approaches to study transitions in multiscale systems: The case of Lyapunov vectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A climate-change attribution retrospective of some impactful weather extremes of 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Krouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.1311-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wcd-3-1311-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03626146v2</w:t>
+                <w:t xml:space="preserve">hal-03558636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many modes are needed to predict climate bifurcations? Lessons from an experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+                <w:t xml:space="preserve">Local dimensionality and inverse persistence analysis of atmospheric turbulence in the stable boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Telloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.17-35. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.064211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-29-17-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.064211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230580v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a weather dictionary of atmospheric patterns using Latent Dirichlet Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Consolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reik Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, pp.226. </w:t>
@@ -9184,77 +9184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound climate events and extremes in the mid-latitudes: dynamics, simulation and statistical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dim Coumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,90 +9318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed epidemic peak caused by infection and recovery rate fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Arutkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (10), pp.101107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9582,77 +9582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geophysical flow machine learning performance via scale separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: Characterising and comparing different palaeoclimates with dynamical systems theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9937,64 +9937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (11), pp.1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10054,51 +10054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Arutkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,51 +10158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Systems Characterisation of Atmospheric Jet Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nili Harnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,90 +10301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in future synoptic circulation patterns: consequences for extreme event attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.e2020GL088002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10431,51 +10431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Hot-Dry and Cold-Wet Dynamical Extremes Over the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10542,659 +10542,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of the Extremal Index for Time Series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">On the uncertainty of real-time predictions of epidemic growths: A COVID-19 case study for China and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02423-z⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.105372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450472v1</w:t>
+                <w:t xml:space="preserve">hal-02894992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Regime Transitions of the Nocturnal and Polar Near-Surface Temperature Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Krumscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Kaiser</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danijel Belušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikki Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (8), pp.2921-2940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAS-D-19-0287.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling hyperspheres via extreme value theory: implications for measuring attractor dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-020-02573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650250v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uncertainty of real-time predictions of epidemic growths: A COVID-19 case study for China and Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic estimates of SARS-CoV-2 infection counts and their sensitivity to stochastic perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Pérez Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105372⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.051107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894992v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic estimates of SARS-CoV-2 infection counts and their sensitivity to stochastic perturbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Pérez Castillo</w:t>
+                <w:t xml:space="preserve">On the Computation of the Extremal Index for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Hulme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+                <w:t xml:space="preserve">D. Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Lamb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (5), pp.051107. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179 (5-6), pp.1666-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02423-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668288v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutations uniquely identify states and unknown external forces in non-autonomous dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11235,252 +11235,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the second wave of COVID-19 infections in France and Italy via a Stochastic SEIR model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of the Northern European Summer Heatwave of 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Kadygrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015943⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.S35-S40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668318v3</w:t>
+                <w:t xml:space="preserve">hal-02895056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the Northern European Summer Heatwave of 2018</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the second wave of COVID-19 infections in France and Italy via a Stochastic SEIR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (1), pp.S35-S40. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.111101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0170.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895056v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668318v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to explain recent trends in European snowfall extremes</w:t>
               </w:r>
@@ -11791,51 +11791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing concurrent drivers of weather extremes: application to hot and cold days in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11876,846 +11876,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of the extremal index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzuru Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.022101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5079656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701353v2</w:t>
+                <w:t xml:space="preserve">hal-02334271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the extremal index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attractor dimension of time-averaged climate observables: insights from a low-order ocean-atmosphere model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuzuru Sato</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vannitsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5079656⟩</w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16000870.2018.1554413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334271v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractor dimension of time-averaged climate observables: insights from a low-order ocean-atmosphere model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale interactions and anisotropy in stable boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vannitsem</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Stiperski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (722), pp.1799-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16000870.2018.1554413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759822v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale interactions and anisotropy in stable boundary layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikki Vercauteren</w:t>
+                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Boyko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Stiperski</w:t>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (722), pp.1799-1813. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334272v1</w:t>
+                <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized dimensions, large deviations and the distribution of rare events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hammam effect or how a warm ocean enhances large scale atmospheric predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Mantica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Vaienti</w:t>
+                <w:t xml:space="preserve">David Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 400, pp.132143. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941189v1</w:t>
+                <w:t xml:space="preserve">hal-02334273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hammam effect or how a warm ocean enhances large scale atmospheric predictability</w:t>
+                <w:t xml:space="preserve">Minimal dynamical systems model of the Northern Hemisphere jet stream via embedding of climate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rodrigues</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09305-8⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.555-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-10-555-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334273v1</w:t>
+                <w:t xml:space="preserve">hal-02895042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal dynamical systems model of the Northern Hemisphere jet stream via embedding of climate data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized dimensions, large deviations and the distribution of rare events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Moloney</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.555-567. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 400, pp.132143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-10-555-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895042v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence Spectra of European Temperature in Historical Climate Simulations</w:t>
               </w:r>
@@ -12812,1048 +12812,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation and characterization of local sub-filter-scale energy transfers in atmospheric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Lembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Denis Kuzzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Böhm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-17-0114.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407248v1</w:t>
+                <w:t xml:space="preserve">hal-01566028v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation and characterization of local sub-filter-scale energy transfers in atmospheric flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-17-0114.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566028v3</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dynamics leading to West European summer hot temperatures since 1851</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamical properties of the North Atlantic atmospheric circulation in the past 150 years in CMIP5 models and the 20CRv2c Reanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.2494509. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/2494509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370975v3</w:t>
+                <w:t xml:space="preserve">hal-01504478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interdisciplinary Approach to the Study of Extreme Weather Events: Large-Scale Atmospheric Controls and Insights from Dynamical Systems Theory and Statistical Mechanics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation, intermittency, and singularities in incompressible turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">P. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Grotjahn</w:t>
+                <w:t xml:space="preserve">V. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuzzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-W. Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0296.1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.053101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324731v1</w:t>
+                <w:t xml:space="preserve">hal-01871198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of the North Atlantic atmospheric circulation in the past 150 years in CMIP5 models and the 20CRv2c Reanalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme value theory for synchronization of coupled map lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0176.1⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (7), pp.3326-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aabc8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504478v2</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation, intermittency, and singularities in incompressible turbulent flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Kolmogorov-Sinai Entropy Versus Minimum Mixing Time in Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mihelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.62 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1874-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871198v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01687782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Kolmogorov-Sinai Entropy Versus Minimum Mixing Time in Markov Chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Kral</w:t>
+                <w:t xml:space="preserve">Atmospheric dynamics leading to West European summer hot temperatures since 1851</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.62 - 68. </w:t>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.2494509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1874-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/2494509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01687782v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370975v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme value theory for synchronization of coupled map lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Faranda</w:t>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to the Study of Extreme Weather Events: Large-Scale Atmospheric Controls and Insights from Dynamical Systems Theory and Statistical Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ghoudi</w:t>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guiraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Grotjahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (7), pp.3326-3358. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (5), pp.ES81-ES85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aabc8e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0296.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768182v1</w:t>
+                <w:t xml:space="preserve">hal-02324731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of the 1976–1977 Regime Shift in the North Pacific Revealed by Statistical Analysis</w:t>
               </w:r>
@@ -13986,51 +13986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation dimension and phase space contraction via extreme value theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.041103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14077,51 +14077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical proxies of North Atlantic predictability and extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14168,90 +14168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Turbulence a State of Maximal Dissipation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mihelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14279,702 +14279,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Dynamics of Flags from Recurring Values of Flapping Moment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical properties and extremes of Northern Hemisphere climate fields over the past 60 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hemon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127417500201⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.713-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-24-713-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886449v1</w:t>
+                <w:t xml:space="preserve">hal-02886524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties and extremes of Northern Hemisphere climate fields over the past 60 years</w:t>
+                <w:t xml:space="preserve">Stochastic Chaos in a Turbulent Swirling Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Wiertel-Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-24-713-2017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (1), pp.014502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.014502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886524v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01567893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Chaos in a Turbulent Swirling Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New method for detecting singularities in experimental incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kuzzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewe-Wei Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio J.W.A. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Padilla</w:t>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (1), pp.014502. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (6), pp.2381-2402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.014502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa6aaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01567893v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for detecting singularities in experimental incompressible flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-equilibrium Ising model of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mihelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa6aaf⟩</w:t>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (11), pp.1079-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411594.2017.1323083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886490v1</w:t>
+                <w:t xml:space="preserve">hal-02893842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-equilibrium Ising model of turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic Dynamics of Flags from Recurring Values of Flapping Moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hemon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (11), pp.1079-1088. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.1750020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01411594.2017.1323083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127417500201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893842v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical-mechanical approach to study the hydrodynamic stability of the stably stratified atmospheric boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikki Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15021,64 +15021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Systems Approach to Studying Mid-Latitude Weather Extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15119,1156 +15119,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based approach to detect climate change on the coherent and turbulent component of the atmospheric circulation</w:t>
+                <w:t xml:space="preserve">Statistical Properties of Random Dynamical Systems with Contracting Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+                <w:t xml:space="preserve">Jorge Milhazes Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-7-517-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.204001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/20/204001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01493854v1</w:t>
+                <w:t xml:space="preserve">hal-01258390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return times of hot and cold days via recurrences and extreme value theory</w:t>
+                <w:t xml:space="preserve">Extreme Value Theory for Piecewise Contracting Maps with Randomly Applied Stochastic Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Milhazes Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1660015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493716600157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3042-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01232444v1</w:t>
+                <w:t xml:space="preserve">hal-01127758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of extreme events of inertial dissipation in a turbulent swirling flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. -W. Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kuzzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.12466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01490836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Value Theory for Piecewise Contracting Maps with Randomly Applied Stochastic Perturbations</w:t>
+                <w:t xml:space="preserve">A wavelet-based approach to detect climate change on the coherent and turbulent component of the atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guiraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Vaienti</w:t>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), pp.1660015. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.517 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493716600157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-7-517-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127758v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01493854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Random Dynamical Systems with Contracting Direction</w:t>
+                <w:t xml:space="preserve">Return times of hot and cold days via recurrences and extreme value theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandro Vaienti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (20), pp.204001. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.3803-3815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/20/204001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3042-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258390v1</w:t>
+                <w:t xml:space="preserve">hal-01232444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The switching between zonal and blocked mid-latitude atmospheric circulation: a dynamical system perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical optimization for passive scalar transport: maximum entropy production versus maximum Kolmogorov–Sinai entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Masato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mihelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2921-6⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-22-187-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136648v2</w:t>
+                <w:t xml:space="preserve">cea-01490845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global vs local energy dissipation: The energy cycle of the turbulent von Kármán flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kuzzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.75105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01367140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early warnings indicators of financial crises via auto regressive moving average models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Giachino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1-3), pp.233-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical optimization for passive scalar transport: maximum entropy production versus maximum Kolmogorov–Sinai entropy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+                <w:t xml:space="preserve">The switching between zonal and blocked mid-latitude atmospheric circulation: a dynamical system perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Paillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giacomo Masato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.187 - 196. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.2921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-22-187-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2921-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01490845v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling local properties of attractors via Extreme Value Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Milhazes Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Extreme Events and its Applications, 74, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16315,64 +16315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical early-warning indicators based on autoregressive moving-average models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Maria Emanuele Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.252001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16419,64 +16419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing turbulence intermittency via autoregressive moving-average models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16530,503 +16530,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01370472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Theory of Extremes for Observables of Chaotic Dynamical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme value laws for dynamical systems under observational noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tobias Kuna</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-013-0914-6⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280-281, pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01384238v1</w:t>
+                <w:t xml:space="preserve">hal-01126706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a General Theory of Extremes for Observables of Chaotic Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154 (3), pp.723 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0914-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01370486v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01384238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimate of dynamo thresholds in the von Kármán sodium experiment using the extreme value theory</w:t>
+                <w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/8/083001⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079009v1</w:t>
+                <w:t xml:space="preserve">cea-01370486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme value laws for dynamical systems under observational noise</w:t>
+                <w:t xml:space="preserve">Robust estimate of dynamo thresholds in the von Kármán sodium experiment using the extreme value theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 280-281, pp.86-94. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.083001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/8/083001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126706v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing properties in the advection of passive tracers via recurrences and extreme value theory</w:t>
               </w:r>
@@ -17038,51 +17038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.019902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17155,51 +17155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wouters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (july), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17246,51 +17246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Value Statistics for Dynamical Systems with Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Milhazes Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17376,51 +17376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recurrence-based technique for detecting genuine extremes in instrumental temperature records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (21), pp.5782-5786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17467,64 +17467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of sampling schemes in light of Ruelle's linear response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17714,51 +17714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.1250276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17818,51 +17818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wouters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 147 (1), pp.63-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18039,51 +18039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.023135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18156,51 +18156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lucarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 145 (5), pp.1156-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18305,51 +18305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Moreira Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Milhazes Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holland Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18515,51 +18515,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised data-driven detection of exceptional atmospheric trajectories</w:t>
+                <w:t xml:space="preserve">TRAKNN-Explorer: Interactive Discovery of Rare Meteorological Trajectories and Analogues Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
@@ -18570,75 +18570,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532887v1</w:t>
+                <w:t xml:space="preserve">hal-05556489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAKNN-Explorer: Interactive Discovery of Rare Meteorological Trajectories and Analogues Retrieval</w:t>
+                <w:t xml:space="preserve">Unsupervised data-driven detection of exceptional atmospheric trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
@@ -18649,51 +18649,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556489v1</w:t>
+                <w:t xml:space="preserve">hal-05532887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAKNN: Efficient Trajectory Aware Spatiotemporal kNN for Rare Meteorological Trajectory Detection</w:t>
               </w:r>
@@ -18806,51 +18806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Burq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19126,64 +19126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Nogherotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19477,51 +19477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7AE6AE7"/>
+    <w:nsid w:val="C4AB18C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19708,51 +19708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faranda-davide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5001-5698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/252824510" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263140v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl2.70016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae5992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-25-0112.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lembo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Melinda Galfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Grand Graversen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-7-453-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama K Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Hamilton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vannitsem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237150v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Taligrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Caud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995667v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4655-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Lopez-Marti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutgersson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-169-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120601v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115552" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana J. Camargo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-901-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana J Camargo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adaa8d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674623v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lucarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96432-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230897v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Chan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adfdfe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Carina Reiter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andreas Dahl Larsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drews" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07846-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aguilera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.70" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221721" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709054v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Mengaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2420252122" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928658v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Sato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.064209" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117248" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44304-025-00159-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982214v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferrarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1515-2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-817-2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947941v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2025.1688221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674610v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042218" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002953v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-439-2024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477289v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0761.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674590v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepreti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111618" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693253v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0252.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N S Hisi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101965" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lacombe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Otter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strommen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2864" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01537-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamarco Mengaldo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL109845" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214322v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Caby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.041001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921111v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00500-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Michelis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santarelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Consolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632703v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.117995" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764706v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048564v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36816-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daviaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reik Donner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050250v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00513-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051659v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria Emanuele Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152370" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631098v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06794-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266530v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Happ&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42143-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185211v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Holmberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-737-2023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acf679" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04202689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#233;bert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01791-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Viennet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-07022-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722233v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13143-022-00305-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456537v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214525120" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06967-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06565-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219409v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707052v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alberti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lucarini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V Donner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0106053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30014-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907855v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Bulut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbc37" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064211" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam d'Errico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Tao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-961-2022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-8-155-2022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558636v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Krouma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-3-1311-2022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626146v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Vercauteren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093804" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8040226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189425v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reik V Donner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac0148" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bevacqua" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Coumou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Luca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-20-0289.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0067625" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giamalaki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaulieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Henson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97615-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341712v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamid" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-423-2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-545-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Caby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaienti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abaff1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355316v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12111440" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172578v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050887" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nili Harnik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Madonna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Lachmy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-233-2021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337890v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901402v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Ward" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-793-2020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faranda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02423-z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kaiser" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Krumscheid" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0287.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650250v3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02573-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105372" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668288v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac P&#233;rez Castillo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hulme" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lamb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008834" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949037v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Hirata" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009450" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668318v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015943" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kadygrov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0170.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-1-445-2020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895084v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Luca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. E. Pons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3757" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887201v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5548" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095205v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-05106-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334271v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moloney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079656" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759822v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1554413" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Boyko" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stiperski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3524" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mantica" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.06.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334273v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09305-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895042v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-10-555-2019" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Castro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566028v3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-17-0114.1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370975v3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2494509" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324731v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grotjahn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0296.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504478v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0176.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871198v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shukla" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Saw" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053101" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687782v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihelich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1874-z" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768182v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghoudi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aabc8e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Henson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Josey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JC013718" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768181v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027386" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41278" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460706v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19040154" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886449v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Virot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417500201" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886524v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-713-2017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567893v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sato" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padilla" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.014502" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886490v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J.W.A. Martins" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa6aaf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2017.1323083" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413073v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nevo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084603" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460728v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072879" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493854v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-517-2016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232444v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3042-6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01490836v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -W. Saw" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittonneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12466" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127758v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Milhazes Freitas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493716600157" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258390v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/20/204001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136648v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Masato" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2921-6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367140v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923750" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258385v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giachino" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2015.05.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLWNX9T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01490845v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihelich" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-187-2015" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126747v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.01.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383485v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370472v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.061001" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384238v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wouters" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kuna" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0914-6" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126706v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.011" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126730v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leoncini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052901" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.01.008" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126656v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turchetti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/9/2597" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126695v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057811" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886326v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/5/1311" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886318v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Federico Mestre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741250215X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975712v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412502768" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886320v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0468-z" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886139v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Willeit" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-19-9-2012" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975713v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718935" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975709v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0234-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886423v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Moreira Freitas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holland Mark" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886397v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532887v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556489v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533547v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563119v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Cazzaniga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Akapko-Numado" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burq" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059195v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pe&#241;a-Ortiz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallego" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289765v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Pastor" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909436v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545111v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009070v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faranda-davide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5001-5698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/252824510" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263140v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl2.70016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae5992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-25-0112.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lembo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Melinda Galfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Grand Graversen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-7-453-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama K Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Hamilton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vannitsem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237150v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Taligrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Caud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-9-115-2026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana J. Camargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-901-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995667v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4655-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Lopez-Marti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutgersson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-169-2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120601v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana J Camargo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adaa8d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709054v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lucarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Mengaldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2420252122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Carina Reiter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andreas Dahl Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drews" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07846-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230897v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Chan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J Barker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adfdfe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aguilera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.70" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928658v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Sato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.064209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674623v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96432-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117248" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-817-2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44304-025-00159-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982214v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferrarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1515-2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947941v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2025.1688221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674610v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042218" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002953v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-439-2024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477289v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0761.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693253v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0252.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N S Hisi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101965" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674590v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepreti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01537-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Otter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strommen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104435" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamarco Mengaldo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL109845" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214322v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Caby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.041001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921111v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00500-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Michelis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santarelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Consolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266530v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Happ&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42143-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185211v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Holmberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caballero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-737-2023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631098v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06794-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acf679" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04202689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#233;bert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01791-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Viennet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-07022-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632703v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.117995" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764706v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048564v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36816-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daviaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reik Donner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113195" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050250v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00513-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051659v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria Emanuele Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152370" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722233v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13143-022-00305-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456537v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214525120" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06967-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06565-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707052v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alberti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lucarini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V Donner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0106053" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30014-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907855v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Bulut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbc37" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219409v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093732" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626146v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Vercauteren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093804" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam d'Errico" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Tao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-961-2022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-8-155-2022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558636v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Krouma" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-3-1311-2022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064211" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8040226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189425v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reik V Donner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac0148" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bevacqua" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dim Coumou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Luca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-20-0289.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0067625" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giamalaki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaulieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Henson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97615-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341712v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamid" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-423-2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-545-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Caby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaienti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abaff1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355316v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12111440" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172578v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050887" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nili Harnik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Madonna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Lachmy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-233-2021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337890v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901402v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Ward" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-793-2020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105372" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909915v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kaiser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Krumscheid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-19-0287.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650250v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02573-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac P&#233;rez Castillo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hulme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lamb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008834" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faranda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02423-z" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949037v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Hirata" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009450" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kadygrov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0170.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668318v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015943" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-1-445-2020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895084v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Luca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. E. Pons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3757" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887201v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5548" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095205v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-05106-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334271v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moloney" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079656" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759822v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1554413" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334272v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Boyko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stiperski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3524" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334273v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09305-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895042v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-10-555-2019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mantica" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.06.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Castro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566028v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-17-0114.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504478v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0176.1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shukla" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Saw" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053101" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768182v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghoudi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aabc8e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687782v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihelich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1874-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370975v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2494509" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324731v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grotjahn" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0296.1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Henson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Josey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JC013718" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768181v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027386" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41278" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460706v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19040154" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-713-2017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567893v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sato" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Michel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padilla" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.014502" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886490v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J.W.A. Martins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa6aaf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893842v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2017.1323083" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886449v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Virot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417500201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413073v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nevo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084603" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460728v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072879" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258390v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Milhazes Freitas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/20/204001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493716600157" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01490836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -W. Saw" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittonneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12466" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493854v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-517-2016" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232444v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3042-6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01490845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihelich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-187-2015" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367140v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923750" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258385v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giachino" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2015.05.002" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLWNX9T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136648v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Masato" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2921-6" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126747v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.01.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383485v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370472v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.061001" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.011" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01384238v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wouters" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kuna" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0914-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126730v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leoncini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052901" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.01.008" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126656v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turchetti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/9/2597" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126695v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057811" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886326v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/5/1311" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886318v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Federico Mestre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741250215X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975712v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412502768" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886320v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0468-z" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886139v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Willeit" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-19-9-2012" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975713v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718935" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975709v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-011-0234-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886423v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Moreira Freitas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holland Mark" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886397v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556489v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532887v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533547v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563119v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Cazzaniga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Akapko-Numado" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burq" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059195v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pe&#241;a-Ortiz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallego" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289765v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Pastor" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909436v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545111v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009070v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>