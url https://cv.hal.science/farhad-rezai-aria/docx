--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Farhad REZAI-ARIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">farhad-rezai-aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0998-5489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09527975X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilar linear friction welding of selective laser melted Inconel 718 to forged Ni-based superalloy AD730TM: evolution of strengthening phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand C.D. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.248-261. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmst.2021.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of NiTi superelastic alloy manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nigito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 324, pp.132665. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2022.132665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size and misorientation evolution in linear friction welding of additively manufactured IN718 to forged superalloy AD730™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.1-13/110766. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Weld Heat Treatment of Additively Manufactured Inconel 718 Welded to Forged Ni-Based Superalloy AD730 by Linear Friction Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand C.D. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52A, pp.3475-3488. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution of Selective Laser Melted Inconel 718: Influence of High Heating Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1-21/587. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aluminizing and oxidation on the thermal fatigue damage of hot work tool steels for high pressure die casting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.126-138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Selective Laser Melting additive manufacturing parameters of Inconel 718 on porosity, microstructure and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mousseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.182 - 190. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2018.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal fatigue behavior in a cracked disc of AISI H-11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Qayyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Shakeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariha Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.242-263. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of train crankshafts fatigue life based on LCF tests and 2D-FE evaluation of J-integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Ferid Ayedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.354-364. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue analysis of automotive Diesel piston: Experimental procedure and numerical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, p.48-57. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the surface damage of X38CrMoV5 (AISI H11) tool steel at room temperature and 600 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), p. 742-754. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization of fatigue crack growth data in AISI H11 tool steel at room and elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1111-1140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789514561808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crack propagation criterion based on Delta CTOD measured with 2D-digital image correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (6), p. 682-694. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local stress on the heat-checking morphology in high temperature tool steels under thermal fatigue: Transition from multi-axiality to uniaxiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), p. 159-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of microscopic crack patterns applied to thermal fatigue heat-checking of high temperature tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.347-358. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive fatigue life model for anodized 7050 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 48, pp. 205-213. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of stress intensity factor in a clamped SE(T) specimen through numerical simulation and experimental verification: case of FCGR of AISI H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Souki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffat Asim Pasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA METALLURGICA SINICA‐ENGLISH LETTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11890/1006-7191-124-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sealed anodic film on fatigue performance of 2214-T6 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 206, pp.2733-2739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization and influence of anodizing process on fatigue life of Al 7050 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (6), pp.3328-3335. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2011.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface treatments on fatigue life of Al 7010 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling of the behaviour of 3D-periodic structures such as aircraft heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Rishmany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6), pp.1114-1122. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.336-349. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-oxidation interaction models for life prediction of hot forming tools steels under transient thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.350-362. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur l'endommagement par fatigue thermique des aciers à outils pour travail à chaud X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mold Coating Materials and Thickness on Heat Transfer in Permanent Mold Casting of Aluminium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hamasaiid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dargusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (6), pp. 1303-1316. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-007-9145-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement par faïençage des moules de fonderie sous pression en fatigue thermique : origines, mécanismes et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 244, p.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized thermal stresses analysis to design a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL STRESSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014957390523651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollicitations thermomécaniques des outillages de forge à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 340, p.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life prediction of hot work tool steels subjected to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), p.VII1-VII7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120067s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle loi phénoménologique de l'adoucissement d'un acier à outil au cours du revenu, application en fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), p.V1-V8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique des aciers à outils pour travail à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°1-2, p. 23-29. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et durée de vie en fatigue isotherme de l'acier X 38 CrMoV 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°1-2, p. 39-50. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique des aciers à outils de forge à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.8.2-8.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et durées de vie en fatigue isotherme de l'acier Z 38 CDV 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.11.1-11.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'aciers pour coquilles de coulée basse pression d'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalmayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.15.2-15.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the fatigue crack growth in hot work steel using crack tip opening displacement (ΔCTOD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 -1st International conference on Materials Environment and Durability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between aluminizing, oxidation and thermal fatigue in aluminium die casting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 - 9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method For Advanced Virtual Design Of Stamping Tools For Automotive Industry: Application To Nodular Cast Iron EN‐GJS‐600‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ronde Oustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1713-1720, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of testing and tempering temperatures on fatigue behaviour, life and crack initiation mechanisms in a 5%Cr martensitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE 2010 - 10th International fatigue congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.427-439, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of crack propagation in X38CrMoV5 (AISI H11) tool steel at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fatigue Congress (FATIGUE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.2045-2054, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la multi-fissuration d’un alliage d’aluminium 7010 traité par oxydation anodique chromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de Printemps de la SF2M, "Influence des procédés sur la tenue en fatigue, rôle des défauts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fatigue multi‐site cracks model using coalescence, short and long crack growth laws, for anodized aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International fatigue congress (FATIGUE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.995-1004, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anodizing process on fatigue life of a machined aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fatigue Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.1015-1024, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and corrosion effects on non-isothermal fatigue of hot work tool steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image analysis for thermal fatigue heat checking investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC -8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du décapage sur la tenue en fatigue de l'alliage Al7010-T7451 traité par oxydation anodique chromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 -19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and Corrosion Effects on Thermal Fatigue Behaviour of Hot Work Tool Steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on high-temperature corrosion and protection of materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.789 - 796, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and corrosion effects on thermal fatigue behaviour of hot work tool steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2008 - 7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on thermal fatigue damage of a low-Si tempered martensitic hot work tool steel X38CrMoV5 (AISI H13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP 2007 - 26èmes Journées de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for thermal fatigue damage characterisation on hot forming tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a 5Cr-Mo-V martensitic hot work tool steel under thermo-mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP 2007 -26èmes Journées de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and european conference on heat treatment 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. p.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la fissuration par fatigue thermique d'aciers à outils pour travail à chaud X38CrMoV5 47HRC (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 - 7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Turin, Italy. p.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-oxidation interaction models for life prediction of hot forming tools steels under transient thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature fatigue of tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie sous pression d'aluminium, grande vitesse de remplissage, forts gradients thermiques et fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargusch Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davidson Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hamasaiid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nantes, France. p. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of thermal fatigue surface cracking of X38CrMoV5 die tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADCA 2003 -Die casting in the heartland : 22nd International Die Casting Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Indianapolis, United States. p.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal high temperature low cycle fatigue of 5% CrMoV tool nitrided steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new specimen for fatigue investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. p.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical fatigue behaviour and life assessment of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. p.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissures dans un acier martensitique 5Cr-Mo-V sous sollicitations thermo-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermo-mécanique d'un acier martensitique à 5% de chrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of thermo‐mechanical fatigue behaviour of a martensitic 5 % chromium steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1053-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European round robin in thermo‐mechanical fatigue behavior of a 9% Cr low activation ferrite‐martensite steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Filacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Timm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMO‐MECHANICAL FATIGUE BEHAVIOR OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Norfolk, United States. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP15264S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo‐mechanical fatigue investigation of single crystal nickel base superalloy SRR99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cc Engler‐pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMO‐MECHANICAL FATIGUE BEHAVIOR OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Norfolk, United States. pp.150-164, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP15259S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation on heat checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behavior of a tempered martensitic 5 % chromium steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p. 769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of heat checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean-french international joint workshop on metal forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Taejon, South Korea. p.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société française des thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between thermo‐mechanical fatigue of 5 % and 9 % chromium steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and initial hardness on fatigue behaviour and life of a 5% cr hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image analysis for thermal fatigue heat checking investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piston's thermal fatigue testing device for thermal engine in motor vehicle, has optical pyrometer that measures maximum temperature in part of piston, and optical measurement unit that indicates structural damage of piston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2972052-A1. DOCA-NS; SUMO. 2011, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Farhad REZAI-ARIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">farhad-rezai-aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0998-5489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09527975X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilar linear friction welding of selective laser melted Inconel 718 to forged Ni-based superalloy AD730TM: evolution of strengthening phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand C.D. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.248-261. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmst.2021.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of NiTi superelastic alloy manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nigito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 324, pp.132665. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2022.132665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size and misorientation evolution in linear friction welding of additively manufactured IN718 to forged superalloy AD730™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.1-13/110766. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Weld Heat Treatment of Additively Manufactured Inconel 718 Welded to Forged Ni-Based Superalloy AD730 by Linear Friction Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand C.D. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52A, pp.3475-3488. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution of Selective Laser Melted Inconel 718: Influence of High Heating Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohammad Tabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1-21/587. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aluminizing and oxidation on the thermal fatigue damage of hot work tool steels for high pressure die casting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.126-138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Selective Laser Melting additive manufacturing parameters of Inconel 718 on porosity, microstructure and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mousseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.182 - 190. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2018.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal fatigue behavior in a cracked disc of AISI H-11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Qayyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Shakeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariha Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.242-263. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of train crankshafts fatigue life based on LCF tests and 2D-FE evaluation of J-integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Ferid Ayedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.354-364. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the surface damage of X38CrMoV5 (AISI H11) tool steel at room temperature and 600 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), p. 742-754. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue analysis of automotive Diesel piston: Experimental procedure and numerical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, p.48-57. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization of fatigue crack growth data in AISI H11 tool steel at room and elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1111-1140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789514561808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crack propagation criterion based on Delta CTOD measured with 2D-digital image correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (6), p. 682-694. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local stress on the heat-checking morphology in high temperature tool steels under thermal fatigue: Transition from multi-axiality to uniaxiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), p. 159-172. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of microscopic crack patterns applied to thermal fatigue heat-checking of high temperature tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.347-358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive fatigue life model for anodized 7050 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 48, pp. 205-213. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of stress intensity factor in a clamped SE(T) specimen through numerical simulation and experimental verification: case of FCGR of AISI H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Souki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffat Asim Pasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA METALLURGICA SINICA‐ENGLISH LETTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11890/1006-7191-124-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sealed anodic film on fatigue performance of 2214-T6 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 206, pp.2733-2739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization and influence of anodizing process on fatigue life of Al 7050 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (6), pp.3328-3335. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2011.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface treatments on fatigue life of Al 7010 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-oxidation interaction models for life prediction of hot forming tools steels under transient thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.350-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.336-349. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling of the behaviour of 3D-periodic structures such as aircraft heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Rishmany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6), pp.1114-1122. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur l'endommagement par fatigue thermique des aciers à outils pour travail à chaud X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mold Coating Materials and Thickness on Heat Transfer in Permanent Mold Casting of Aluminium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hamasaiid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dargusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (6), pp. 1303-1316. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-007-9145-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement par faïençage des moules de fonderie sous pression en fatigue thermique : origines, mécanismes et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 244, p.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized thermal stresses analysis to design a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL STRESSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014957390523651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollicitations thermomécaniques des outillages de forge à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 340, p.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life prediction of hot work tool steels subjected to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), p.VII1-VII7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120067s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle loi phénoménologique de l'adoucissement d'un acier à outil au cours du revenu, application en fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), p.V1-V8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique des aciers à outils pour travail à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°1-2, p. 23-29. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et durée de vie en fatigue isotherme de l'acier X 38 CrMoV 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°1-2, p. 39-50. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique des aciers à outils de forge à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.8.2-8.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et durées de vie en fatigue isotherme de l'acier Z 38 CDV 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.11.1-11.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'aciers pour coquilles de coulée basse pression d'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalmayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (17), p.15.2-15.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the fatigue crack growth in hot work steel using crack tip opening displacement (ΔCTOD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 -1st International conference on Materials Environment and Durability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between aluminizing, oxidation and thermal fatigue in aluminium die casting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 - 9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method For Advanced Virtual Design Of Stamping Tools For Automotive Industry: Application To Nodular Cast Iron EN‐GJS‐600‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ronde Oustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1713-1720, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la multi-fissuration d’un alliage d’aluminium 7010 traité par oxydation anodique chromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de Printemps de la SF2M, "Influence des procédés sur la tenue en fatigue, rôle des défauts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of testing and tempering temperatures on fatigue behaviour, life and crack initiation mechanisms in a 5%Cr martensitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE 2010 - 10th International fatigue congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.427-439, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of crack propagation in X38CrMoV5 (AISI H11) tool steel at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fatigue Congress (FATIGUE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.2045-2054, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fatigue multi‐site cracks model using coalescence, short and long crack growth laws, for anodized aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International fatigue congress (FATIGUE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.995-1004, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anodizing process on fatigue life of a machined aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fatigue Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.1015-1024, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and corrosion effects on non-isothermal fatigue of hot work tool steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image analysis for thermal fatigue heat checking investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC -8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du décapage sur la tenue en fatigue de l'alliage Al7010-T7451 traité par oxydation anodique chromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 -19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and Corrosion Effects on Thermal Fatigue Behaviour of Hot Work Tool Steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on high-temperature corrosion and protection of materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.789 - 796, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and corrosion effects on thermal fatigue behaviour of hot work tool steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2008 - 7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a 5Cr-Mo-V martensitic hot work tool steel under thermo-mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP 2007 -26èmes Journées de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for thermal fatigue damage characterisation on hot forming tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on thermal fatigue damage of a low-Si tempered martensitic hot work tool steel X38CrMoV5 (AISI H13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP 2007 - 26èmes Journées de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and european conference on heat treatment 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. p.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la fissuration par fatigue thermique d'aciers à outils pour travail à chaud X38CrMoV5 47HRC (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-oxidation interaction models for life prediction of hot forming tools steels under transient thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 - 7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Turin, Italy. p.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature fatigue of tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.545-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie sous pression d'aluminium, grande vitesse de remplissage, forts gradients thermiques et fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargusch Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davidson Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hamasaiid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nantes, France. p. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of thermal fatigue surface cracking of X38CrMoV5 die tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADCA 2003 -Die casting in the heartland : 22nd International Die Casting Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Indianapolis, United States. p.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal high temperature low cycle fatigue of 5% CrMoV tool nitrided steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new specimen for fatigue investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. p.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical fatigue behaviour and life assessment of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. p.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissures dans un acier martensitique 5Cr-Mo-V sous sollicitations thermo-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of thermo‐mechanical fatigue behaviour of a martensitic 5 % chromium steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1053-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European round robin in thermo‐mechanical fatigue behavior of a 9% Cr low activation ferrite‐martensite steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Filacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Timm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMO‐MECHANICAL FATIGUE BEHAVIOR OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Norfolk, United States. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP15264S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermo-mécanique d'un acier martensitique à 5% de chrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo‐mechanical fatigue investigation of single crystal nickel base superalloy SRR99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cc Engler‐pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMO‐MECHANICAL FATIGUE BEHAVIOR OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Norfolk, United States. pp.150-164, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP15259S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behavior of a tempered martensitic 5 % chromium steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p. 769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation on heat checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of heat checking of hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean-french international joint workshop on metal forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Taejon, South Korea. p.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société française des thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between thermo‐mechanical fatigue of 5 % and 9 % chromium steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and initial hardness on fatigue behaviour and life of a 5% cr hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image analysis for thermal fatigue heat checking investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piston's thermal fatigue testing device for thermal engine in motor vehicle, has optical pyrometer that measures maximum temperature in part of piston, and optical measurement unit that indicates structural damage of piston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2972052-A1. DOCA-NS; SUMO. 2011, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2008BA22"/>
+    <w:nsid w:val="F68F7FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhad-rezai-aria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0998-5489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09527975X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03263147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohammad Tabaie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C.D. Flipo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.03.086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nigito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tsai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.132665" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Flipo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03251491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06319-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02562406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sultan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Qayyum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shakeel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariha Mukhtar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2016.01.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Ferid Ayedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2016.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12280" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBD3A6FEA9D7D922775C7783FEB39420171A1C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514561808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ktari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baccar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Ayedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E052725CED44C2A3E492FD53C7BA00D39C2A22C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shahzad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chieragatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Asim Pasha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11890/1006-7191-124-307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.02.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Rishmany" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daffos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018740" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dargusch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davidson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9145-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTH63CLN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miquel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tovar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987010023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987010039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmayrac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darsy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.047" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666701v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.220" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahzad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852220v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.110" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685143v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.789" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678810v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764803v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661875v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargusch Matthew" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Cameron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798928v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666715v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oudin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Filacchioni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petersen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Timm" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP15264S" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666714v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Engler&#8208;pinto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP15259S" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666717v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miquel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medjedoub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02884829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhad-rezai-aria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0998-5489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09527975X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03263147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohammad Tabaie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C.D. Flipo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.03.086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nigito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tsai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.132665" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Flipo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03251491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06319-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02562406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sultan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Qayyum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shakeel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariha Mukhtar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2016.01.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Ferid Ayedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2016.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12280" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBD3A6FEA9D7D922775C7783FEB39420171A1C5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514561808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ktari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baccar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Ayedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E052725CED44C2A3E492FD53C7BA00D39C2A22C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shahzad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chieragatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Asim Pasha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11890/1006-7191-124-307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.02.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daffos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Rishmany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.01.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dargusch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davidson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9145-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTH63CLN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miquel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tovar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987010023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987010039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmayrac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darsy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.047" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.220" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahzad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852220v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.110" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.789" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678810v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771391v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764803v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661875v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargusch Matthew" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Cameron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798928v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666715v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oudin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Filacchioni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petersen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Timm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP15264S" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666714v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Engler&#8208;pinto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP15259S" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817792v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799137v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666717v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miquel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medjedoub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02884829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>