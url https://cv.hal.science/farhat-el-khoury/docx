--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -228,183 +228,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction médiatique et la multiplicité événementielle</w:t>
+                <w:t xml:space="preserve">Israël au cœur du discours du Hezbollah en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.13838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communication.14677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289414v1</w:t>
+                <w:t xml:space="preserve">hal-03433789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël au cœur du discours du Hezbollah en Syrie</w:t>
+                <w:t xml:space="preserve">La construction médiatique et la multiplicité événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.14677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communication.13838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433789v1</w:t>
+                <w:t xml:space="preserve">hal-03289414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -580,178 +580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube : porte du Maghreb ? La communication audiovisuelle des Offices nationaux du tourisme sur YouTube</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transparence médiatique abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication publique au service de la valorisation territoriale, de l’économie sociale et de la diversité culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Brahim Akhiate pour la diversité culturelle, pp.107-119, 2020</w:t>
+              <w:t xml:space="preserve">La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de l’Immatériel, pp.292-315, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194969v1</w:t>
+                <w:t xml:space="preserve">hal-03194956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence médiatique abusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YouTube : porte du Maghreb ? La communication audiovisuelle des Offices nationaux du tourisme sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de l’Immatériel, pp.292-315, 2020</w:t>
+              <w:t xml:space="preserve">La communication publique au service de la valorisation territoriale, de l’économie sociale et de la diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Brahim Akhiate pour la diversité culturelle, pp.107-119, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194956v1</w:t>
+                <w:t xml:space="preserve">hal-03194969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -763,385 +763,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde sur la communication environnementale, avec comme intervenants : T. Bouchaddakh, M. Fitouri et O. Hela</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle générative face à la désinformation : étude comparative des capacités des agents conversationnels dans le contexte syrien post-Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294535v1</w:t>
+                <w:t xml:space="preserve">halshs-05294521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Tech&amp;Co 2025 : Facilitation(s) ? L’IA générative comme assistant du chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (LISEC), Apr 2025, STRASBOURG (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05104179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle générative face à la désinformation : étude comparative des capacités des agents conversationnels dans le contexte syrien post-Assad</w:t>
+                <w:t xml:space="preserve">Fake news, intelligence artificielle générative et démocratie : efficacité des chatbots et impact de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">11ᵉ colloque international de l’Association arabe pour la recherche scientifique et les sciences de la communication « Vers une vision commune des sciences de la communication à l’ère de l’intelligence artificielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association arabe pour la recherche scientifique et les sciences de la communication, Dec 2025, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05294521v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake news, intelligence artificielle générative et démocratie : efficacité des chatbots et impact de la langue</w:t>
+                <w:t xml:space="preserve">Fictionnaliser l’actualité comme stratégie de contournement : la presse francophone au Liban face aux contraintes discursives du mandat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ᵉ colloque international de l’Association arabe pour la recherche scientifique et les sciences de la communication « Vers une vision commune des sciences de la communication à l’ère de l’intelligence artificielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association arabe pour la recherche scientifique et les sciences de la communication, Dec 2025, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Entre réel et fiction, les médias de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société pour l'histoire des médias (SPHM), Jun 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05398931v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictionnaliser l’actualité comme stratégie de contournement : la presse francophone au Liban face aux contraintes discursives du mandat français</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde sur la communication environnementale, avec comme intervenants : T. Bouchaddakh, M. Fitouri et O. Hela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre réel et fiction, les médias de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société pour l'histoire des médias (SPHM), Jun 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05104180v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-animateur d’une table ronde sur l’implicite et les identités, avec comme intervenants : M. Solari Landa, A. Ben Attou, M. Chemaou, S. Chemaou et L.S. Martínez Agudelo</w:t>
               </w:r>
@@ -1203,165 +1203,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2024)</w:t>
+                <w:t xml:space="preserve">L’IAG dans l’enseignement supérieur : quelle attitude privilégier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants 2024 de l’équipe TechandCo du LISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du personnel enseignant au département Information-Communication de l’IUT Robert Schuman, Schiltigheim, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620749v1</w:t>
+                <w:t xml:space="preserve">hal-04620750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IAG dans l’enseignement supérieur : quelle attitude privilégier ?</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du personnel enseignant au département Information-Communication de l’IUT Robert Schuman, Schiltigheim, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants 2024 de l’équipe TechandCo du LISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620750v1</w:t>
+                <w:t xml:space="preserve">hal-04620749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dire et ne pas dire » : la controverse dans le discours médiatique</w:t>
               </w:r>
@@ -1643,191 +1643,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook au cœur de la stratégie des Offices nationaux du tourisme du Maghreb</w:t>
+                <w:t xml:space="preserve">Le rôle de YouTube dans le marketing touristique maghrébin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication publique pour le marketing territorial au Maghreb : pour une communication responsable sur les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Béjaïa, Algérie</w:t>
+              <w:t xml:space="preserve">Colloque international « La communication publique au service de la valorisation territoriale, de l’économie sociale et solidaire et de la diversité culturelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194961v1</w:t>
+                <w:t xml:space="preserve">hal-03194962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de YouTube dans le marketing touristique maghrébin</w:t>
+                <w:t xml:space="preserve">Facebook au cœur de la stratégie des Offices nationaux du tourisme du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La communication publique au service de la valorisation territoriale, de l’économie sociale et solidaire et de la diversité culturelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Ouarzazate, Maroc</w:t>
+              <w:t xml:space="preserve">La communication publique pour le marketing territorial au Maghreb : pour une communication responsable sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Béjaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194962v1</w:t>
+                <w:t xml:space="preserve">hal-03194961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence comme idéal de la société : les médias ont-ils le droit de tout diffuser ?</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="023B3BD4"/>
+    <w:nsid w:val="E9C7BBDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhat-el-khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7090-1961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256592241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhat-el-khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7090-1961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256592241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13838" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>