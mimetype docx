--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -228,183 +228,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël au cœur du discours du Hezbollah en Syrie</w:t>
+                <w:t xml:space="preserve">La construction médiatique et la multiplicité événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.14677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communication.13838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433789v1</w:t>
+                <w:t xml:space="preserve">hal-03289414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction médiatique et la multiplicité événementielle</w:t>
+                <w:t xml:space="preserve">Israël au cœur du discours du Hezbollah en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.13838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communication.14677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289414v1</w:t>
+                <w:t xml:space="preserve">hal-03433789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -580,1524 +580,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence médiatique abusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YouTube : porte du Maghreb ? La communication audiovisuelle des Offices nationaux du tourisme sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de l’Immatériel, pp.292-315, 2020</w:t>
+              <w:t xml:space="preserve">La communication publique au service de la valorisation territoriale, de l’économie sociale et de la diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Brahim Akhiate pour la diversité culturelle, pp.107-119, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194956v1</w:t>
+                <w:t xml:space="preserve">hal-03194969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube : porte du Maghreb ? La communication audiovisuelle des Offices nationaux du tourisme sur YouTube</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transparence médiatique abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication publique au service de la valorisation territoriale, de l’économie sociale et de la diversité culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Brahim Akhiate pour la diversité culturelle, pp.107-119, 2020</w:t>
+              <w:t xml:space="preserve">La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de l’Immatériel, pp.292-315, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194969v1</w:t>
+                <w:t xml:space="preserve">hal-03194956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle générative face à la désinformation : étude comparative des capacités des agents conversationnels dans le contexte syrien post-Assad</w:t>
+                <w:t xml:space="preserve">Discutant lors d’une table ronde scientifique avec des doctorants présentant leurs travaux de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants Tech&amp;Co 2026 : Participation (s). L’engagement et la contribution citoyenne à la science et à la vie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294521v1</w:t>
+                <w:t xml:space="preserve">halshs-05590641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2025)</w:t>
+                <w:t xml:space="preserve">Fake news, intelligence artificielle générative et démocratie : efficacité des chatbots et impact de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants Tech&amp;Co 2025 : Facilitation(s) ? L’IA générative comme assistant du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (LISEC), Apr 2025, STRASBOURG (67000), France</w:t>
+              <w:t xml:space="preserve">11ᵉ colloque international de l’Association arabe pour la recherche scientifique et les sciences de la communication « Vers une vision commune des sciences de la communication à l’ère de l’intelligence artificielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association arabe pour la recherche scientifique et les sciences de la communication, Dec 2025, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05104179v1</w:t>
+                <w:t xml:space="preserve">halshs-05398931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake news, intelligence artificielle générative et démocratie : efficacité des chatbots et impact de la langue</w:t>
+                <w:t xml:space="preserve">Fictionnaliser l’actualité comme stratégie de contournement : la presse francophone au Liban face aux contraintes discursives du mandat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ᵉ colloque international de l’Association arabe pour la recherche scientifique et les sciences de la communication « Vers une vision commune des sciences de la communication à l’ère de l’intelligence artificielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association arabe pour la recherche scientifique et les sciences de la communication, Dec 2025, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Entre réel et fiction, les médias de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société pour l'histoire des médias (SPHM), Jun 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05398931v1</w:t>
+                <w:t xml:space="preserve">halshs-05104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictionnaliser l’actualité comme stratégie de contournement : la presse francophone au Liban face aux contraintes discursives du mandat français</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle générative face à la désinformation : étude comparative des capacités des agents conversationnels dans le contexte syrien post-Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre réel et fiction, les médias de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société pour l'histoire des médias (SPHM), Jun 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05104180v1</w:t>
+                <w:t xml:space="preserve">halshs-05294521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde sur la communication environnementale, avec comme intervenants : T. Bouchaddakh, M. Fitouri et O. Hela</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants Tech&amp;Co 2025 : Facilitation(s) ? L’IA générative comme assistant du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (LISEC), Apr 2025, STRASBOURG (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294535v1</w:t>
+                <w:t xml:space="preserve">halshs-05104179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde sur l’implicite et les identités, avec comme intervenants : M. Solari Landa, A. Ben Attou, M. Chemaou, S. Chemaou et L.S. Martínez Agudelo</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde sur la communication environnementale, avec comme intervenants : T. Bouchaddakh, M. Fitouri et O. Hela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roth</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05294528v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IAG dans l’enseignement supérieur : quelle attitude privilégier ?</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde sur l’implicite et les identités, avec comme intervenants : M. Solari Landa, A. Ben Attou, M. Chemaou, S. Chemaou et L.S. Martínez Agudelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du personnel enseignant au département Information-Communication de l’IUT Robert Schuman, Schiltigheim, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès international « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbicom, GTnum IA2GE et ITI LiRiC, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620750v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2024)</w:t>
+                <w:t xml:space="preserve">L’IAG dans l’enseignement supérieur : quelle attitude privilégier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants 2024 de l’équipe TechandCo du LISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du personnel enseignant au département Information-Communication de l’IUT Robert Schuman, Schiltigheim, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620749v1</w:t>
+                <w:t xml:space="preserve">hal-04620750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire et ne pas dire » : la controverse dans le discours médiatique</w:t>
+                <w:t xml:space="preserve">Co-animateur d’une table ronde où les doctorants présentent leurs travaux de thèse et reçoivent les retours des animateurs (édition 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de formation doctorale dans le cadre du programme PHC Maghreb 22MAG18, 6-8 octobre 2023, Hammamet, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants 2024 de l’équipe TechandCo du LISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236471v1</w:t>
+                <w:t xml:space="preserve">hal-04620749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites internet et communication touristique : les Offices nationaux du tourisme du Maghreb à l’œuvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dire et ne pas dire » : la controverse dans le discours médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">v5e édition du colloque international sur le tourisme dans le monde arabe : « Gouvernance, communication et développement des territoires touristiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Atelier de formation doctorale dans le cadre du programme PHC Maghreb 22MAG18, 6-8 octobre 2023, Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920351v1</w:t>
+                <w:t xml:space="preserve">hal-04236471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias sociaux au service de la communication publique : l’exemple des ONT du Maghreb</w:t>
+                <w:t xml:space="preserve">Sites internet et communication touristique : les Offices nationaux du tourisme du Maghreb à l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« La communication publique au service de l’intelligence territoriale, de l’économie sociale et solidaire et de la diversité culturelle », Tiznit, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tiznit, Maroc</w:t>
+              <w:t xml:space="preserve">v5e édition du colloque international sur le tourisme dans le monde arabe : « Gouvernance, communication et développement des territoires touristiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688233v1</w:t>
+                <w:t xml:space="preserve">hal-03920351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sociaux numériques comme outil de la démocratie et de l’environnement : le cas de la Ville et de l’Université de Strasbourg et de leur promotion du vélo auprès des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les médias sociaux au service de la communication publique : l’exemple des ONT du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale intitulée « Les réseaux sociaux, une forme démocratique de l’écologie ? » au « Forum mondial de la démocratie - 9e édition » (Conseil de l’Europe et Ville de Strasbourg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« La communication publique au service de l’intelligence territoriale, de l’économie sociale et solidaire et de la diversité culturelle », Tiznit, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tiznit, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425648v1</w:t>
+                <w:t xml:space="preserve">hal-03688233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de YouTube dans le marketing touristique maghrébin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les réseaux sociaux numériques comme outil de la démocratie et de l’environnement : le cas de la Ville et de l’Université de Strasbourg et de leur promotion du vélo auprès des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La communication publique au service de la valorisation territoriale, de l’économie sociale et solidaire et de la diversité culturelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Ouarzazate, Maroc</w:t>
+              <w:t xml:space="preserve">Table ronde internationale intitulée « Les réseaux sociaux, une forme démocratique de l’écologie ? » au « Forum mondial de la démocratie - 9e édition » (Conseil de l’Europe et Ville de Strasbourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194962v1</w:t>
+                <w:t xml:space="preserve">hal-03425648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook au cœur de la stratégie des Offices nationaux du tourisme du Maghreb</w:t>
+                <w:t xml:space="preserve">Le rôle de YouTube dans le marketing touristique maghrébin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication publique pour le marketing territorial au Maghreb : pour une communication responsable sur les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Béjaïa, Algérie</w:t>
+              <w:t xml:space="preserve">Colloque international « La communication publique au service de la valorisation territoriale, de l’économie sociale et solidaire et de la diversité culturelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194961v1</w:t>
+                <w:t xml:space="preserve">hal-03194962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence comme idéal de la société : les médias ont-ils le droit de tout diffuser ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facebook au cœur de la stratégie des Offices nationaux du tourisme du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international du Réseau international des Chaires Unesco en Communication (Orbicom) « La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La communication publique pour le marketing territorial au Maghreb : pour une communication responsable sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Béjaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194963v1</w:t>
+                <w:t xml:space="preserve">hal-03194961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication politique au Liban à l’ère du numérique : le soulèvement du 17 octobre 2019 analysé</w:t>
+                <w:t xml:space="preserve">La transparence comme idéal de la société : les médias ont-ils le droit de tout diffuser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation « Enjeux de la communication politique et diplomatique pour les jeunes Marocains : dimensions nationale et régionale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès international du Réseau international des Chaires Unesco en Communication (Orbicom) « La liberté d’expression à l’ère numérique : de l’infox à l’intelligence artificielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194964v1</w:t>
+                <w:t xml:space="preserve">hal-03194963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie discursive du Hezbollah : pourquoi est-il en Syrie ?</w:t>
+                <w:t xml:space="preserve">La communication politique au Liban à l’ère du numérique : le soulèvement du 17 octobre 2019 analysé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude internationale « Le populisme décrypté par les universitaires » au « Forum mondial de la démocratie » (Conseil de l’Europe et Ville de Strasbourg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Formation « Enjeux de la communication politique et diplomatique pour les jeunes Marocains : dimensions nationale et régionale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194965v1</w:t>
+                <w:t xml:space="preserve">hal-03194964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stratégie discursive du Hezbollah : pourquoi est-il en Syrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Le populisme décrypté par les universitaires » au « Forum mondial de la démocratie » (Conseil de l’Europe et Ville de Strasbourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la presse écrite face aux défis de l’Indépendance libanaise en 1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Rencontre euro-arabe des jeunes chercheurs en Sciences Sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Manama, Bahreïn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2107,114 +2176,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implicite dans le cadrage du discours journalistico-politique : l’exemple de la presse francophone au Liban à l’époque de l’accession à l’indépendance en 1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Strasbourg, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023STRAG013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04502378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2282,51 +2351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9C7BBDA"/>
+    <w:nsid w:val="A516AEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhat-el-khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7090-1961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256592241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13838" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farhat-el-khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7090-1961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256592241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>