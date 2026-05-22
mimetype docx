--- v0 (2026-03-13)
+++ v1 (2026-05-22)
@@ -1261,261 +1261,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting correlations of a central spin coupled to large spin baths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinant representation of the domain-wall boundary condition partition function of a Richardson–Gaudin model containing one arbitrary spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tschirhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Seifert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Götz Uhrig</w:t>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (18), pp.185202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/18/185202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232301v1</w:t>
+                <w:t xml:space="preserve">hal-03232304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant representation of the domain-wall boundary condition partition function of a Richardson–Gaudin model containing one arbitrary spin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persisting correlations of a central spin coupled to large spin baths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Bleicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
+                <w:t xml:space="preserve">Götz Uhrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (18), pp.185202. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/18/185202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232304v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Bethe ansatze and eigenvalue-based determinants for Dicke-Jaynes-Cummings-Gaudin quantum integrable models</w:t>
               </w:r>
@@ -1586,209 +1586,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability-Based Analysis of the Hyperfine-Interaction-Induced Decoherence in Quantum Dots</w:t>
+                <w:t xml:space="preserve">Spin decoherence due to a randomly fluctuating spin bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schuricht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.040405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.085323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280979v1</w:t>
+                <w:t xml:space="preserve">hal-01275586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin decoherence due to a randomly fluctuating spin bath</w:t>
+                <w:t xml:space="preserve">Integrability-Based Analysis of the Hyperfine-Interaction-Induced Decoherence in Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schuricht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (8), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.085323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.040405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275586v1</w:t>
+                <w:t xml:space="preserve">hal-01280979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrum dynamics in the strongly excited inhomogeneous Dicke model</w:t>
               </w:r>
@@ -2002,291 +2002,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determinant representations of Gaudin models’ scalar products and form factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bethe ansatz and ordinary differential equation correspondence for degenerate Gaudin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Araby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gritsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schuricht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/48/485202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.115130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232319v1</w:t>
+                <w:t xml:space="preserve">hal-03232362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethe ansatz and ordinary differential equation correspondence for degenerate Gaudin models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the determinant representations of Gaudin models’ scalar products and form factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schuricht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (48), pp.485202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.115130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/48/485202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232362v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudin models solver based on the correspondence between Bethe ansatz and ordinary differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Araby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Sträter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Gritsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Fecteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091338" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faribault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123911" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L121404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac92ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riggio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter W Claeys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn De Baerdemacker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aafe9b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tschirhart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Platini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.6.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaccb4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.2.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Seifert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bleicker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schering" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Uhrig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/18/185202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/40/405204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schuricht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.040405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.085323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Str&#228;ter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Tsyplyatyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.195101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Fertig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangmo Yi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979204026949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/48/485202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Araby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gritsev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.235124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Calabrese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Caux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.174507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.115344" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;mile Fecteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091338" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faribault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123911" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L121404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac92ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riggio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter W Claeys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn De Baerdemacker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aafe9b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tschirhart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Platini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.6.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaccb4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.2.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/18/185202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Seifert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bleicker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Uhrig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/40/405204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schuricht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.085323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.040405" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Str&#228;ter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Tsyplyatyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.195101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Fertig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangmo Yi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979204026949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Araby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gritsev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/48/485202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.235124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Calabrese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Caux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.174507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.115344" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>