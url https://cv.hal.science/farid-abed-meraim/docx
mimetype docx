--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -952,248 +952,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of a new computational strategy for the prediction of elastoplastic buckling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bel Hadj Amor</w:t>
+                <w:t xml:space="preserve">A physically-based mixed hardening model for the prediction of the ductility limits of thin metal sheets using a CPFE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825124500911⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679285v1</w:t>
+                <w:t xml:space="preserve">hal-04529845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based mixed hardening model for the prediction of the ductility limits of thin metal sheets using a CPFE approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Zhou</w:t>
+                <w:t xml:space="preserve">Development and implementation of a new computational strategy for the prediction of elastoplastic buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bel Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.103946. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2450091), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825124500911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529845v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled effects of crystallographic orientation and void shape on ductile failure initiation using a CPFE framework</w:t>
               </w:r>
@@ -1658,235 +1658,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyticity of solutions to thermo-elastic-plastic flow problem with microtemperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Formability prediction using bifurcation criteria and GTN damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.202000346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.106083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254877v1</w:t>
+                <w:t xml:space="preserve">hal-03225596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability prediction using bifurcation criteria and GTN damage model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Analyticity of solutions to thermo-elastic-plastic flow problem with microtemperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.106083. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225596v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t>
               </w:r>
@@ -2299,785 +2299,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of necking in perforated sheets using the periodic homogenization approach</w:t>
+                <w:t xml:space="preserve">Comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.105209. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-020-01091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378946v1</w:t>
+                <w:t xml:space="preserve">hal-02925996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization scheme</w:t>
+                <w:t xml:space="preserve">Numerical investigation of necking in perforated sheets using the periodic homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30p. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.105209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-020-01091-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925996v1</w:t>
+                <w:t xml:space="preserve">hal-02378946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of sheet metal forming processes using non-quadratic anisotropic plasticity models and solid-shell finite elements</w:t>
+                <w:t xml:space="preserve">An elasto-plastic self-consistent model for damaged polycrystalline materials: Theoretical formulation and numerical implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabeel Younas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">J. Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.302⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.113138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225616v1</w:t>
+                <w:t xml:space="preserve">hal-02923712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elasto-plastic self-consistent model for damaged polycrystalline materials: Theoretical formulation and numerical implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Paux</w:t>
+                <w:t xml:space="preserve">Investigation of the competition between void coalescence and macroscopic strain localization using the periodic homogenization multiscale scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923712v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the competition between void coalescence and macroscopic strain localization using the periodic homogenization multiscale scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Finite element simulation of sheet metal forming processes using non-quadratic anisotropic plasticity models and solid-shell finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Younas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104042. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.1416-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901420v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lei Cai</w:t>
+                <w:t xml:space="preserve">Prediction of forming limits for porous materials using void-size dependent model and bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, pp.102617. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (9), pp.1829-1845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-020-01222-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381385v1</w:t>
+                <w:t xml:space="preserve">hal-03048307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of forming limits for porous materials using void-size dependent model and bifurcation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (9), pp.1829-1845. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.102617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-020-01222-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048307v1</w:t>
+                <w:t xml:space="preserve">hal-02381385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of necking in HCP sheet metals using a two-surface plasticity model</w:t>
               </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical analysis in thermo-gradient-dependent theory of plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,209 +3932,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Non-Schmid Effects on the Ductility Limit of Polycrystalline Sheet Metals</w:t>
+                <w:t xml:space="preserve">Strain localization analysis for planar polycrystals based on bifurcation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.1386. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.647-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11081386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878692v1</w:t>
+                <w:t xml:space="preserve">hal-01882210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis for planar polycrystals based on bifurcation theory</w:t>
+                <w:t xml:space="preserve">Influence of the Non-Schmid Effects on the Ductility Limit of Polycrystalline Sheet Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (8), pp.647-664. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11081386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882210v1</w:t>
+                <w:t xml:space="preserve">hal-01878692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of necking in thin sheet metals using an elastic‒plastic model coupled with ductile damage and bifurcation criteria</w:t>
               </w:r>
@@ -4842,222 +4842,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Linear and Quadratic Solid-Shell Elements for Quasi-Static and Dynamic Simulations of Thin 3D Structures: Application to a Deep Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (1), pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5545/sv-jme.2016.3526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541500v1</w:t>
+                <w:t xml:space="preserve">hal-02386152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Quadratic Solid-Shell Elements for Quasi-Static and Dynamic Simulations of Thin 3D Structures: Application to a Deep Drawing Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (1), pp.25-34. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.177-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5545/sv-jme.2016.3526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386152v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized necking predictions based on rate-independent self-consistent polycrystal plasticity: Bifurcation analysis versus imperfection approach</w:t>
               </w:r>
@@ -5141,118 +5141,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical investigation of the impact of out-of-plane compressive stress on sheet metal formability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Quadratic prismatic and hexahedral solid‒shell elements for geometric nonlinear analysis of laminated composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.244-257. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.282-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544295v1</w:t>
+                <w:t xml:space="preserve">hal-02386368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Plastic Instability in Sheet Metals During Forming Processes Using the Loss of Ellipticity Approach</w:t>
               </w:r>
@@ -5518,131 +5531,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic prismatic and hexahedral solid‒shell elements for geometric nonlinear analysis of laminated composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical investigation of the impact of out-of-plane compressive stress on sheet metal formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 172, pp.282-296. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.244-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386368v1</w:t>
+                <w:t xml:space="preserve">hal-01544295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effects on localized necking in substrate-supported metal layers</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit dynamic analysis of sheet metal forming processes using linear prismatic and hexahedral solid‒shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic solid‒shell elements for nonlinear structural analysis and sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6025,456 +6025,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ductility limits based on bifurcation theory coupled with continuum damage mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Haddad</w:t>
+                <w:t xml:space="preserve">Prediction of Localized Necking Based on Crystal Plasticity: Comparison of Bifurcation and Imperfection Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo Akpama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.11.052⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 716, pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.716.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515196v1</w:t>
+                <w:t xml:space="preserve">hal-01544493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of damage and plastic anisotropy on the ductility limit of thin metal sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Numerical integration of rate-independent BCC single crystal plasticity models: comparative study of two classes of numerical algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo K. Akpama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.446⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (5), pp.363-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375783v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Localized Necking Based on Crystal Plasticity: Comparison of Bifurcation and Imperfection Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holanyo Akpama</w:t>
+                <w:t xml:space="preserve">Combined effect of damage and plastic anisotropy on the ductility limit of thin metal sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.716.779⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3577-3584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544493v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical integration of rate-independent BCC single crystal plasticity models: comparative study of two classes of numerical algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Investigation of ductility limits based on bifurcation theory coupled with continuum damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Bouktir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (5), pp.363-422. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.969-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292713v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of viscoelastic sandwich beams using solid-shell finite elements</w:t>
               </w:r>
@@ -6863,51 +6863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solid–shell finite elements for quasi-static and dynamic analyses and their application to sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,278 +7962,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-visco-plastic modeling of mild steels for sheet forming applications over a large range of strain rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+                <w:t xml:space="preserve">Strain localization analysis for single crystals and polycrystals: Towards microstructure-ductility linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192735v1</w:t>
+                <w:t xml:space="preserve">hal-01081928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis for single crystals and polycrystals: Towards microstructure-ductility linkage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">Physically-motivated elasto-visco-plastic model for the large strain-rate behavior of steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1164-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081928v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-motivated elasto-visco-plastic model for the large strain-rate behavior of steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Elasto-visco-plastic modeling of mild steels for sheet forming applications over a large range of strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,82 +8245,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.1164-1173. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (16-17), pp.2691-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199757v1</w:t>
+                <w:t xml:space="preserve">hal-01192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t>
               </w:r>
@@ -9793,51 +9793,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
+                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -9868,106 +9868,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084136v1</w:t>
+                <w:t xml:space="preserve">hal-01205904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
+                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -9998,82 +9998,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205904v1</w:t>
+                <w:t xml:space="preserve">hal-01084136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipticity loss analysis for tangent moduli deduced from a large strain elastic–plastic self-consistent model</w:t>
               </w:r>
@@ -11678,217 +11678,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductility limit predictions for porous materials using a damage coupled CPFEM approach</w:t>
+                <w:t xml:space="preserve">Impact of morphological and crystallographic textures on the formability limits of thin metal sheets using a CPFEM-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115311v1</w:t>
+                <w:t xml:space="preserve">hal-04610958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of morphological and crystallographic textures on the formability limits of thin metal sheets using a CPFEM-based approach</w:t>
+                <w:t xml:space="preserve">Ductility limit predictions for porous materials using a damage coupled CPFEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Giens, France</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610958v1</w:t>
+                <w:t xml:space="preserve">hal-05115311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling and post-buckling analysis of auxetic cellular structures</w:t>
               </w:r>
@@ -12196,247 +12196,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials Mechanics and Manufacturing (A3M 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450970v1</w:t>
+                <w:t xml:space="preserve">hal-03251462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials Mechanics and Manufacturing (A3M 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251462v1</w:t>
+                <w:t xml:space="preserve">hal-03450970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t>
               </w:r>
@@ -12517,51 +12517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulation of Sheet Metal Forming Processes using Non-Quadratic Anisotropic Plasticity Models and Solid-Shell Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Younas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12701,226 +12701,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability limit prediction of TRIP780 steel sheet using lode angle dependent Gurson-based models with Thomason coalescence criterion and bifurcation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International ESAFORM Conference on Material Forming (ESAFORM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246272v1</w:t>
+                <w:t xml:space="preserve">hal-03251361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">Formability limit prediction of TRIP780 steel sheet using lode angle dependent Gurson-based models with Thomason coalescence criterion and bifurcation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International ESAFORM Conference on Material Forming (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251361v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Localized Necking in Polycrystalline Aggregates Based on Periodic Homogenization</w:t>
               </w:r>
@@ -13660,217 +13660,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of primal and dual variables in structural shape control by piezoelectric patches using solid-shell finite elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+                <w:t xml:space="preserve">Taylor Meshless Method for bending and buckling of thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.188-199</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures (ICCS'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778396v1</w:t>
+                <w:t xml:space="preserve">hal-03265224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Meshless Method for bending and buckling of thin plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Analysis of primal and dual variables in structural shape control by piezoelectric patches using solid-shell finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures (ICCS'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.188-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265224v1</w:t>
+                <w:t xml:space="preserve">hal-01778396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of microstructure evolution on the macroscopic behavior of single phase and dual phase steels. Application to sheet forming process</w:t>
               </w:r>
@@ -14075,213 +14075,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new algorithm for the time integration of rate-independent crystal plasticity models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">On the use of solid-shell elements for thin structures: Application to impact and sheet metal forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming (ESAFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899419v1</w:t>
+                <w:t xml:space="preserve">hal-03246834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of solid-shell elements for thin structures: Application to impact and sheet metal forming simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Development of a new algorithm for the time integration of rate-independent crystal plasticity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming (ESAFORM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgium. 3p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246834v1</w:t>
+                <w:t xml:space="preserve">hal-02899419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the ductility limit of sheet metals during forming processes using the loss of ellipticity approach</w:t>
               </w:r>
@@ -14555,589 +14555,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nonlinear benchmarks and sheet metal forming processes using linear and quadratic solid–shell elements combined with advanced anisotropic behavior models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246515v1</w:t>
+                <w:t xml:space="preserve">hal-03252609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of nonlinear benchmarks and sheet metal forming processes using linear and quadratic solid–shell elements combined with advanced anisotropic behavior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168007001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252609v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void coalescence initiation and its impact on the prediction of material failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Prediction of localized necking based on crystal plasticity: Comparison of bifurcation and imperfection approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo K. Akpama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland. pp.779-790</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872239v1</w:t>
+                <w:t xml:space="preserve">hal-03048019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of strain localization using a micromechanics-based damage model: impact of damage and hardening parameters on formability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Modeling of void coalescence initiation and its impact on the prediction of material failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248382v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of localized necking based on crystal plasticity: Comparison of bifurcation and imperfection approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Prediction of strain localization using a micromechanics-based damage model: impact of damage and hardening parameters on formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland. pp.779-790</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048019v1</w:t>
+                <w:t xml:space="preserve">hal-03248382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Linear and Quadratic Piezoelectric Solid-Shell Finite Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+                <w:t xml:space="preserve">Effect of hardening and damage parameters on the prediction of localized necking in thin sheet metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Bouktir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Seminar on Computing (ESCO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246438v1</w:t>
+                <w:t xml:space="preserve">hal-03246985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formability prediction of ductile materials using a non-associative plasticity model and bifurcation-based criteria</w:t>
               </w:r>
@@ -15212,122 +15212,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hardening and damage parameters on the prediction of localized necking in thin sheet metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">New Linear and Quadratic Piezoelectric Solid-Shell Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5th European Seminar on Computing (ESCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246985v1</w:t>
+                <w:t xml:space="preserve">hal-03246438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
               </w:r>
@@ -15503,51 +15503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static and dynamic simulation of sheet metal forming processes usiing linear and quadratic solid-shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15598,427 +15598,427 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Komi Soho</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Dodzi Badji Soho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232750v1</w:t>
+                <w:t xml:space="preserve">hal-03444773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Komi Dodzi Badji Soho</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Soho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444773v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical predictions of ductile fracture limits in deep drawing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Soho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t>
+              <w:t xml:space="preserve">12ème Colloque National en Calcul des Structures (CSMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110128v1</w:t>
+                <w:t xml:space="preserve">hal-01203331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+                <w:t xml:space="preserve">Numerical predictions of ductile fracture limits in deep drawing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque National en Calcul des Structures (CSMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203331v1</w:t>
+                <w:t xml:space="preserve">hal-05110128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of microstructure evolution on the macroscopic behavior of single phase and dual phase steels: Application to sheet forming process</w:t>
               </w:r>
@@ -18461,252 +18461,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability prediction of damageable elastic-viscoplastic media by a material stability analysis based on a linear perturbation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Carvalho Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pohang, South Korea. pp.1339-1346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233767v1</w:t>
+                <w:t xml:space="preserve">hal-00656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Carvalho Resende</w:t>
+                <w:t xml:space="preserve">Formability prediction of damageable elastic-viscoplastic media by a material stability analysis based on a linear perturbation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656277v1</w:t>
+                <w:t xml:space="preserve">hal-01233767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
               </w:r>
@@ -19498,217 +19498,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
+                <w:t xml:space="preserve">Prédictions de courbes limites de formage avec les critères de localisation de Marciniak-Kuczynski et de Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224492v1</w:t>
+                <w:t xml:space="preserve">hal-01206640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions de courbes limites de formage avec les critères de localisation de Marciniak-Kuczynski et de Hill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.10-13</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206640v1</w:t>
+                <w:t xml:space="preserve">hal-01224492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems.</w:t>
               </w:r>
@@ -19770,271 +19770,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouvel élément fini « SHB6 » de type solide-coque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
+                <w:t xml:space="preserve">Modélisation élasto-viscoplastique du comportement des aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504291v1</w:t>
+                <w:t xml:space="preserve">hal-03362469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation élasto-viscoplastique du comportement des aciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">Développement d'un nouvel élément fini « SHB6 » de type solide-coque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362469v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -20065,231 +20065,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656182v1</w:t>
+                <w:t xml:space="preserve">hal-01225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Elasto-Viscoplastique du Comportement des Aciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">Modèle élasto-plastique à écrouissage microstructural : Application à la mise en forme des tôles métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Algérien de Mécanique de Construction CAMC07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217581v1</w:t>
+                <w:t xml:space="preserve">hal-01226374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -20320,168 +20281,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225603v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle élasto-plastique à écrouissage microstructural : Application à la mise en forme des tôles métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Modélisation Elasto-Viscoplastique du Comportement des Aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Algérien de Mécanique de Construction CAMC07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226374v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité des évolutions quasi-statiques de systèmes standard dissipatifs</w:t>
               </w:r>
@@ -20673,213 +20673,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une nouvelle version de l’élément solide/coque “SHB8PS” sur des cas tests non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.227-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214334v1</w:t>
+                <w:t xml:space="preserve">hal-00656200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation d’une nouvelle version de l’élément solide/coque “SHB8PS” sur des cas tests non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.115-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656200v1</w:t>
+                <w:t xml:space="preserve">hal-01214334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved formulation for the stabilized enhanced strain solid-shell element (SHB8PS): geometric linear and nonlinear applications</w:t>
               </w:r>
@@ -21360,243 +21360,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">Strain localization analysis using large deformation anisotropic elastoplastic model coupled with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">3d European Conference on Computational Mechanics (ECCM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbone, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103914v1</w:t>
+                <w:t xml:space="preserve">hal-05095665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis using large deformation anisotropic elastoplastic model coupled with damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d European Conference on Computational Mechanics (ECCM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbone, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095665v1</w:t>
+                <w:t xml:space="preserve">hal-05103914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle formulation libre de verrouillage pour l’élément de coque massif “SHB8PS”</w:t>
               </w:r>
@@ -21753,312 +21753,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique de l’influence des trajets de déformations sur la limite de formabilité des aciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">Implantation et validation de l’élément fini SHB8 dans ABAQUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hédi Ben Zeineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Troyes, France. 7p</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095472v1</w:t>
+                <w:t xml:space="preserve">hal-05095203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et validation de l’élément fini SHB8 dans ABAQUS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilisation et projection de type « Assumed Strain » de l'élément de coque massif « SHB8PS » pour éliminer les problèmes de verrouillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.6</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France. pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095203v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation et projection de type « Assumed Strain » de l'élément de coque massif « SHB8PS » pour éliminer les problèmes de verrouillage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche micromécanique de l’influence des trajets de déformations sur la limite de formabilité des aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France. pp.583-588</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Troyes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812918v1</w:t>
+                <w:t xml:space="preserve">hal-05095472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback Simulation: Impact of Some Advanced Constitutive Models and Numerical Parameters</w:t>
               </w:r>
@@ -22971,51 +22971,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
+                <w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
@@ -23033,289 +23033,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118173v1</w:t>
+                <w:t xml:space="preserve">hal-05118213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
+              <w:t xml:space="preserve">Colloque du GFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118213v1</w:t>
+                <w:t xml:space="preserve">hal-05118351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Herman</w:t>
+                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GFAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Metz, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118351v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the implementation of hardening models in sheet forming simulations</w:t>
               </w:r>
@@ -24016,165 +24016,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité d'une évolution visco-élastique ou visco-plastique</w:t>
+                <w:t xml:space="preserve">Stabilité des solides visqueux : exemples structuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4e colloque national en calcul de structure de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Giens, France. pp.557-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117835v1</w:t>
+                <w:t xml:space="preserve">hal-00116545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité des solides visqueux : exemples structuraux</w:t>
+                <w:t xml:space="preserve">Stabilité d'une évolution visco-élastique ou visco-plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque national en calcul de structure de Giens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Giens, France. pp.557-562</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116545v1</w:t>
+                <w:t xml:space="preserve">hal-00117835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of viscous solids in large strain</w:t>
               </w:r>
@@ -25344,51 +25344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4FE18E4"/>
+    <w:nsid w:val="66FB9D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25575,51 +25575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>