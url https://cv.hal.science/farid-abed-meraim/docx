--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -848,352 +848,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of morphological and crystallographic textures on the ductility limits of thin metal sheets using a CPFEM-based approach</w:t>
+                <w:t xml:space="preserve">A physically-based mixed hardening model for the prediction of the ductility limits of thin metal sheets using a CPFE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp.105293. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530397v1</w:t>
+                <w:t xml:space="preserve">hal-04529845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based mixed hardening model for the prediction of the ductility limits of thin metal sheets using a CPFE approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Zhou</w:t>
+                <w:t xml:space="preserve">Development and implementation of a new computational strategy for the prediction of elastoplastic buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bel Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103946⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2450091), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825124500911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529845v1</w:t>
+                <w:t xml:space="preserve">hal-04679285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of a new computational strategy for the prediction of elastoplastic buckling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bel Hadj Amor</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of morphological and crystallographic textures on the ductility limits of thin metal sheets using a CPFEM-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2450091), </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825124500911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679285v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled effects of crystallographic orientation and void shape on ductile failure initiation using a CPFE framework</w:t>
               </w:r>
@@ -1658,369 +1658,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability prediction using bifurcation criteria and GTN damage model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 191, pp.106083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106083⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 207, pp.106620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225596v1</w:t>
+                <w:t xml:space="preserve">hal-03276459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyticity of solutions to thermo-elastic-plastic flow problem with microtemperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/zamm.202000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+                <w:t xml:space="preserve">Formability prediction using bifurcation criteria and GTN damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 207, pp.106620. </w:t>
+              <w:t xml:space="preserve">, 2021, 191, pp.106083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276459v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formability prediction of substrate-supported metal layers using a non-associated plastic flow rule</w:t>
               </w:r>
@@ -2299,385 +2299,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization scheme</w:t>
+                <w:t xml:space="preserve">Numerical investigation of necking in perforated sheets using the periodic homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30p. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.105209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-020-01091-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925996v1</w:t>
+                <w:t xml:space="preserve">hal-02378946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of necking in perforated sheets using the periodic homogenization approach</w:t>
+                <w:t xml:space="preserve">Comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.105209. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-020-01091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378946v1</w:t>
+                <w:t xml:space="preserve">hal-02925996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elasto-plastic self-consistent model for damaged polycrystalline materials: Theoretical formulation and numerical implementation</w:t>
+                <w:t xml:space="preserve">Finite element simulation of sheet metal forming processes using non-quadratic anisotropic plasticity models and solid-shell finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Badreddine</w:t>
+                <w:t xml:space="preserve">Nabeel Younas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113138⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.1416-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923712v1</w:t>
+                <w:t xml:space="preserve">hal-03225616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the competition between void coalescence and macroscopic strain localization using the periodic homogenization multiscale scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2696,180 +2666,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.104042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of sheet metal forming processes using non-quadratic anisotropic plasticity models and solid-shell finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elasto-plastic self-consistent model for damaged polycrystalline materials: Theoretical formulation and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabeel Younas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.1416-1423. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.113138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225616v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of forming limits for porous materials using void-size dependent model and bifurcation approach</w:t>
               </w:r>
@@ -3477,664 +3477,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and quadratic solid–shell finite elements SHB8PSE and SHB20E for the modeling of piezoelectric sandwich structures</w:t>
+                <w:t xml:space="preserve">Computationally efficient predictions of crystal plasticity based forming limit diagrams using a spectral database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+                <w:t xml:space="preserve">Akash Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+                <w:t xml:space="preserve">Surya Kalidindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1285466⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.168-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389489v1</w:t>
+                <w:t xml:space="preserve">hal-01794474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geometric and material parameters on the damping properties of multilayer structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Komlan Akoussan</w:t>
+                <w:t xml:space="preserve">Mathematical and numerical analysis in thermo-gradient-dependent theory of plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (9), pp.1603-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388662v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient predictions of crystal plasticity based forming limit diagrams using a spectral database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and quadratic solid–shell finite elements SHB8PSE and SHB20E for the modeling of piezoelectric sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Gupta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Surya Kalidindi</w:t>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.559-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1285466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794474v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and numerical analysis in thermo-gradient-dependent theory of plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Influence of geometric and material parameters on the damping properties of multilayer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Akoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (9), pp.1603-1622. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1), pp.611-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201700131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis for planar polycrystals based on bifurcation theory</w:t>
+                <w:t xml:space="preserve">Influence of the Non-Schmid Effects on the Ductility Limit of Polycrystalline Sheet Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (8), pp.647-664. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11081386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882210v1</w:t>
+                <w:t xml:space="preserve">hal-01878692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Non-Schmid Effects on the Ductility Limit of Polycrystalline Sheet Metals</w:t>
+                <w:t xml:space="preserve">Strain localization analysis for planar polycrystals based on bifurcation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.1386. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.647-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11081386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878692v1</w:t>
+                <w:t xml:space="preserve">hal-01882210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of necking in thin sheet metals using an elastic‒plastic model coupled with ductile damage and bifurcation criteria</w:t>
               </w:r>
@@ -4413,1236 +4413,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New linear and quadratic prismatic piezoelectric solid–shell finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Modeling of hybrid vibration control for multilayer structures using solid– shell finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouro-Djobo Samah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.050⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.1033-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1365987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388830v1</w:t>
+                <w:t xml:space="preserve">hal-02389896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hybrid vibration control for multilayer structures using solid– shell finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">New linear and quadratic prismatic piezoelectric solid–shell finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouro-Djobo Samah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.1033-1046. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 319, pp.355-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1365987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389896v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Predictions of the Occurrence of Necking in Deep Drawing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of temper rolling on the texture evolution and mechanical behavior of IF steels using multiscale simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Soho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met7110455⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1257-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386447v1</w:t>
+                <w:t xml:space="preserve">hal-02175178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of temper rolling on the texture evolution and mechanical behavior of IF steels using multiscale simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+                <w:t xml:space="preserve">Linear and Quadratic Solid-Shell Elements for Quasi-Static and Dynamic Simulations of Thin 3D Structures: Application to a Deep Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1257-4⟩</w:t>
+              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (1), pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5545/sv-jme.2016.3526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175178v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Quadratic Solid-Shell Elements for Quasi-Static and Dynamic Simulations of Thin 3D Structures: Application to a Deep Drawing Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (1), pp.25-34. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.177-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5545/sv-jme.2016.3526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386152v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized necking predictions based on rate-independent self-consistent polycrystal plasticity: Bifurcation analysis versus imperfection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo Akpama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.205-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541500v1</w:t>
+                <w:t xml:space="preserve">hal-01541858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized necking predictions based on rate-independent self-consistent polycrystal plasticity: Bifurcation analysis versus imperfection approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Numerical Predictions of the Occurrence of Necking in Deep Drawing Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.205-237. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met7110455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541858v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic prismatic and hexahedral solid‒shell elements for geometric nonlinear analysis of laminated composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Prediction of Plastic Instability in Sheet Metals During Forming Processes Using the Loss of Ellipticity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo Akpama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 172, pp.282-296. </w:t>
+              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (10), pp.1816-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1679-78253544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386368v1</w:t>
+                <w:t xml:space="preserve">hal-01558233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Plastic Instability in Sheet Metals During Forming Processes Using the Loss of Ellipticity Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized necking in elastomer-supported metal layers: impact of kinematic hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (10), pp.1816-1836. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (6), pp.061008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1679-78253544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4035183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558233v1</w:t>
+                <w:t xml:space="preserve">hal-01880369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized necking in elastomer-supported metal layers: impact of kinematic hardening</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical investigation of the impact of out-of-plane compressive stress on sheet metal formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (6), pp.061008. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.244-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4035183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880369v1</w:t>
+                <w:t xml:space="preserve">hal-01544295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratic prismatic and hexahedral solid‒shell elements for geometric nonlinear analysis of laminated composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (10), pp.1872-1892. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.282-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1679-78253481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385802v1</w:t>
+                <w:t xml:space="preserve">hal-02386368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical investigation of the impact of out-of-plane compressive stress on sheet metal formability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.244-257. </w:t>
+              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (10), pp.1872-1892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1679-78253481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544295v1</w:t>
+                <w:t xml:space="preserve">hal-02385802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effects on localized necking in substrate-supported metal layers</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit dynamic analysis of sheet metal forming processes using linear prismatic and hexahedral solid‒shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic solid‒shell elements for nonlinear structural analysis and sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6025,664 +6025,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Localized Necking Based on Crystal Plasticity: Comparison of Bifurcation and Imperfection Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Investigation of ductility limits based on bifurcation theory coupled with continuum damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Bouktir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.716.779⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544493v1</w:t>
+                <w:t xml:space="preserve">hal-01515196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical integration of rate-independent BCC single crystal plasticity models: comparative study of two classes of numerical algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holanyo K. Akpama</w:t>
+                <w:t xml:space="preserve">Prediction of Localized Necking Based on Crystal Plasticity: Comparison of Bifurcation and Imperfection Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo Akpama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 716, pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.716.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292713v1</w:t>
+                <w:t xml:space="preserve">hal-01544493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of damage and plastic anisotropy on the ductility limit of thin metal sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.3577-3584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ductility limits based on bifurcation theory coupled with continuum damage mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Haddad</w:t>
+                <w:t xml:space="preserve">Numerical integration of rate-independent BCC single crystal plasticity models: comparative study of two classes of numerical algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo K. Akpama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.969-978. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (5), pp.363-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.11.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515196v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of viscoelastic sandwich beams using solid-shell finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+                <w:t xml:space="preserve">Hardening effects on strain localization predictions in porous ductile materials using the bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.105-116. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (P1), pp.152-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207115v1</w:t>
+                <w:t xml:space="preserve">hal-01196421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening effects on strain localization predictions in porous ductile materials using the bifurcation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Modeling of viscoelastic sandwich beams using solid-shell finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (P1), pp.152-166. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196421v1</w:t>
+                <w:t xml:space="preserve">hal-01207115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of Forming Limit Diagrams predicted by two different plasticity theories involving vertex effects</w:t>
               </w:r>
@@ -6863,51 +6863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solid–shell finite elements for quasi-static and dynamic analyses and their application to sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,235 +6961,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Microstructural and Morphological Parameters on the Formability of BCC Metal Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation and comparative analysis of plastic instability criteria: Application to forming limit diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">steel research international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (6), pp.980-987. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (5-8), pp.1247-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/srin.201300166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-013-5530-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503716v1</w:t>
+                <w:t xml:space="preserve">hal-01226823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and comparative analysis of plastic instability criteria: Application to forming limit diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Microstructural and Morphological Parameters on the Formability of BCC Metal Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (5-8), pp.1247-1262. </w:t>
+              <w:t xml:space="preserve">steel research international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.980-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-013-5530-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/srin.201300166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226823v1</w:t>
+                <w:t xml:space="preserve">hal-01503716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis versus maximum force criteria in formability limit assessment of stretched metal sheets</w:t>
               </w:r>
@@ -7279,90 +7279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale finite element simulation of forming processes based on crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Soho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 611-612, pp.545-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7513,51 +7513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation and experimental validation of a plasticity model for sheet steel forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,77 +7630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Intragranular Substructure Parameters on the Forming Limit Diagrams of Single-Phase B.C.C. Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (11), pp.5217-5233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7962,291 +7962,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis for single crystals and polycrystals: Towards microstructure-ductility linkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physically-motivated elasto-visco-plastic model for the large strain-rate behavior of steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1164-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081928v1</w:t>
+                <w:t xml:space="preserve">hal-01199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-motivated elasto-visco-plastic model for the large strain-rate behavior of steels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain localization analysis for single crystals and polycrystals: Towards microstructure-ductility linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.1164-1173. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199757v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-visco-plastic modeling of mild steels for sheet forming applications over a large range of strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8404,308 +8404,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Solid–Shell Finite Element on the Simulation of Sheet Metal Forming Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic Instability Based on Bifurcation Analysis: Effect of Hardening and Gurson Damage Parameters on Strain Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130054v1</w:t>
+                <w:t xml:space="preserve">hal-01200489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Instability Based on Bifurcation Analysis: Effect of Hardening and Gurson Damage Parameters on Strain Localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a New Solid–Shell Finite Element on the Simulation of Sheet Metal Forming Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.315-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200489v1</w:t>
+                <w:t xml:space="preserve">hal-05130054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the continuum shell finite element SHB8PS to sheet forming simulation using an extended large strain anisotropic elastic-plastic formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (9), pp.1269-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8947,90 +8947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the implementation of the continuum shell finite element SHB8PS and application to sheet forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1353, pp.1203-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9155,51 +9155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intragranular microstructure development on ductility limits of multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 528 (10-11), pp.3777-3785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9492,51 +9492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9609,77 +9609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some localization criteria and their relevance to prediction of forming limit diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (9), pp.1364-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9698,152 +9698,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new prismatic solid-shell element 'SHB6' : assumed-strain formulation and evaluation on benchmark problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
+                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206945v1</w:t>
+                <w:t xml:space="preserve">hal-01205904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,259 +9886,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205904v1</w:t>
+                <w:t xml:space="preserve">hal-01084136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">A new prismatic solid-shell element 'SHB6' : assumed-strain formulation and evaluation on benchmark problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.279-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084136v1</w:t>
+                <w:t xml:space="preserve">hal-01206945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipticity loss analysis for tangent moduli deduced from a large strain elastic–plastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10219,51 +10219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (10), pp.1970-1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10412,77 +10412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formability prediction of thin metal sheets using various localization criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.423-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10529,51 +10529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des trajets de déformation dans la simulation de la mise en forme des tôles métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10605,554 +10605,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization and damage prediction during sheet metal forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Comparison of forming limit diagrams predicted with different localization criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205917v1</w:t>
+                <w:t xml:space="preserve">hal-01206460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of forming limit diagrams predicted with different localization criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">Strain localization and damage prediction during sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.229-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0362-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206460v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-static stability analysis for Biot’s equation and standard dissipative systems</w:t>
+                <w:t xml:space="preserve">A physically stabilized and locking-free formulation of the (SHB8PS) solid-shell element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.06.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (8), pp.1037-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/REMN.16.1037-1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105164v1</w:t>
+                <w:t xml:space="preserve">hal-01206776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quasi-static stability analysis for Biot’s equation and standard dissipative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically stabilized and locking-free formulation of the (SHB8PS) solid-shell element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (8), pp.1037-1072. </w:t>
+              <w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 908, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/REMN.16.1037-1072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206776v1</w:t>
+                <w:t xml:space="preserve">hal-01206463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11160,51 +11160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 907, pp.47-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11251,51 +11251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of advanced strain-path dependent material models for sheet metal forming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11381,51 +11381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben-Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2-3), pp.135-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11678,217 +11678,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of morphological and crystallographic textures on the formability limits of thin metal sheets using a CPFEM-based approach</w:t>
+                <w:t xml:space="preserve">Ductility limit predictions for porous materials using a damage coupled CPFEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Giens, France</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610958v1</w:t>
+                <w:t xml:space="preserve">hal-05115311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductility limit predictions for porous materials using a damage coupled CPFEM approach</w:t>
+                <w:t xml:space="preserve">Impact of morphological and crystallographic textures on the formability limits of thin metal sheets using a CPFEM-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115311v1</w:t>
+                <w:t xml:space="preserve">hal-04610958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling and post-buckling analysis of auxetic cellular structures</w:t>
               </w:r>
@@ -12196,437 +12196,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials Mechanics and Manufacturing (A3M 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251462v1</w:t>
+                <w:t xml:space="preserve">hal-03450970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials Mechanics and Manufacturing (A3M 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450970v1</w:t>
+                <w:t xml:space="preserve">hal-03251462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lei Cai</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of Sheet Metal Forming Processes using Non-Quadratic Anisotropic Plasticity Models and Solid-Shell Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Younas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246950v1</w:t>
+                <w:t xml:space="preserve">hal-03246909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Sheet Metal Forming Processes using Non-Quadratic Anisotropic Plasticity Models and Solid-Shell Finite Elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246909v1</w:t>
+                <w:t xml:space="preserve">hal-03246950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization</w:t>
               </w:r>
@@ -12701,658 +12701,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+                <w:t xml:space="preserve">Formability limit prediction of TRIP780 steel sheet using lode angle dependent Gurson-based models with Thomason coalescence criterion and bifurcation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International ESAFORM Conference on Material Forming (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251361v1</w:t>
+                <w:t xml:space="preserve">hal-03246272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability limit prediction of TRIP780 steel sheet using lode angle dependent Gurson-based models with Thomason coalescence criterion and bifurcation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International ESAFORM Conference on Material Forming (ESAFORM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5112706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246272v1</w:t>
+                <w:t xml:space="preserve">hal-03251361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Localized Necking in Polycrystalline Aggregates Based on Periodic Homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianchang Zhu</w:t>
+                <w:t xml:space="preserve">Effect of plastic anisotropy on the prediction of the ductility for HCP sheet metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Solid Mechanics Conference (SolMech 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration (ICAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224989v1</w:t>
+                <w:t xml:space="preserve">hal-02901375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plastic anisotropy on the prediction of the ductility for HCP sheet metals</w:t>
+                <w:t xml:space="preserve">Prediction of the ductility limit of magnesium AZ31B alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration (ICAV2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Conference on Advanced Materials, Mechanics and Manufacturing (A3M’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.182-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901375v1</w:t>
+                <w:t xml:space="preserve">hal-03048492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ductility limit of magnesium AZ31B alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t>
+                <w:t xml:space="preserve">Prediction of Localized Necking in Polycrystalline Aggregates Based on Periodic Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Advanced Materials, Mechanics and Manufacturing (A3M’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.182-193</w:t>
+              <w:t xml:space="preserve">41st Solid Mechanics Conference (SolMech 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048492v1</w:t>
+                <w:t xml:space="preserve">hal-03224989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of structural applications and sheet metal forming processes based on quadratic solid-shell elements with explicit dynamic formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of material ductility and sheet metal formability in relation to plastic instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Seminar on Computing (ESCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing (A3M'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251956v1</w:t>
+                <w:t xml:space="preserve">hal-03251406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the ductility limit of perforated sheets</w:t>
               </w:r>
@@ -13427,96 +13414,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of material ductility and sheet metal formability in relation to plastic instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of structural applications and sheet metal forming processes based on quadratic solid-shell elements with explicit dynamic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing (A3M'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th European Seminar on Computing (ESCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251406v1</w:t>
+                <w:t xml:space="preserve">hal-03251956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la localisation des déformations en utilisant un modèle d'endommagement à base micromécanique : effets des paramètres d'écrouissage et d'endommagement sur la formabilité</w:t>
               </w:r>
@@ -13761,77 +13761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of primal and dual variables in structural shape control by piezoelectric patches using solid-shell finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.188-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13882,51 +13882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho-Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13958,520 +13958,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Forming Limit Diagrams under combined Bending-Stretching loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the ductility limit of sheet metals during forming processes using the loss of ellipticity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holanyo K. Akpama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (Numiform 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting ACE-X 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871935v1</w:t>
+                <w:t xml:space="preserve">hal-03071697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of solid-shell elements for thin structures: Application to impact and sheet metal forming simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Influence of variability in geometric and material parameters on the damping properties of multilayer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming (ESAFORM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Mechanics of Composites (ICMC'2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246834v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new algorithm for the time integration of rate-independent crystal plasticity models</w:t>
+                <w:t xml:space="preserve">Prediction of Forming Limit Diagrams under combined Bending-Stretching loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Lagaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (Numiform 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.154-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899419v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ductility limit of sheet metals during forming processes using the loss of ellipticity approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new algorithm for the time integration of rate-independent crystal plasticity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting ACE-X 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t>
+              <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgium. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071697v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability in geometric and material parameters on the damping properties of multilayer structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+                <w:t xml:space="preserve">On the use of solid-shell elements for thin structures: Application to impact and sheet metal forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Mechanics of Composites (ICMC'2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming (ESAFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265226v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility prediction of substrate-supported metal layers based on rate-independent crystal plasticity theory</w:t>
               </w:r>
@@ -14555,213 +14555,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of nonlinear benchmarks and sheet metal forming processes using linear and quadratic solid–shell elements combined with advanced anisotropic behavior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168007001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252609v1</w:t>
+                <w:t xml:space="preserve">hal-03246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nonlinear benchmarks and sheet metal forming processes using linear and quadratic solid–shell elements combined with advanced anisotropic behavior models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20168007001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246515v1</w:t>
+                <w:t xml:space="preserve">hal-03252609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of localized necking based on crystal plasticity: Comparison of bifurcation and imperfection approaches</w:t>
               </w:r>
@@ -14836,213 +14836,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void coalescence initiation and its impact on the prediction of material failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Prediction of strain localization using a micromechanics-based damage model: impact of damage and hardening parameters on formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872239v1</w:t>
+                <w:t xml:space="preserve">hal-03248382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of strain localization using a micromechanics-based damage model: impact of damage and hardening parameters on formability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Modeling of void coalescence initiation and its impact on the prediction of material failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248382v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hardening and damage parameters on the prediction of localized necking in thin sheet metals</w:t>
               </w:r>
@@ -15218,77 +15218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Linear and Quadratic Piezoelectric Solid-Shell Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Seminar on Computing (ESCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15307,312 +15307,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments finis de type solide-coque de structures piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fessal Kpeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Advanced Computational Engineering (ACE-X-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.*</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130065v1</w:t>
+                <w:t xml:space="preserve">hal-01239683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de type solide-coque de structures piézoélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+                <w:t xml:space="preserve">Quasi-static and dynamic simulation of sheet metal forming processes usiing linear and quadratic solid-shell elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.*</w:t>
+              <w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239683v1</w:t>
+                <w:t xml:space="preserve">hal-05115343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static and dynamic simulation of sheet metal forming processes usiing linear and quadratic solid-shell elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Chalal</w:t>
+                <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Soho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115343v1</w:t>
+                <w:t xml:space="preserve">hal-01232750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
               </w:r>
@@ -15637,51 +15663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,204 +15726,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+                <w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Advanced Computational Engineering (ACE-X-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232750v1</w:t>
+                <w:t xml:space="preserve">hal-05130065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Soho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque National en Calcul des Structures (CSMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16030,51 +16030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho-Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16341,51 +16341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16410,64 +16410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of viscoelastic multilayers structures using solid-shell finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16531,103 +16531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration modeling of sandwich structures using solid-shell finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fessal Kpeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 11th World Congress on Computational Mechanics, WCCM 2014, the 5th European Conference on Computational Mechanics, ECCM 2014 and the 6th European Conference on Computational Fluid Dynamics, ECFD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.3650-3657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16652,90 +16652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the loading path on the mechanical behavior of metallic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Soho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes ICOMP’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16855,77 +16855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the theoretical relations between necking and strain localization criteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16950,77 +16950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations théoriques entre les critères d'instabilités plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17153,51 +17153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Solid-Shell Finite Element on the Simulation of Sheet Metal Forming Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17324,187 +17324,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Springback After Draw‐Bending Test Using Different Material Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Khan</w:t>
+                <w:t xml:space="preserve">Prédiction de la localisation par une approche d’endommagement micromécanique couplée à une analyse de bifurcation : application à la mise en forme des tôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies (AMPT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207297v1</w:t>
+                <w:t xml:space="preserve">hal-01224505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,315 +17490,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la localisation par une approche d’endommagement micromécanique couplée à une analyse de bifurcation : application à la mise en forme des tôles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Mansouri</w:t>
+                <w:t xml:space="preserve">On the implementation of the continuum shell finite element SHB8PS and application to sheet forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Material Forming Esaform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1203-1208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224505v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implementation of the continuum shell finite element SHB8PS and application to sheet forming simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
+                <w:t xml:space="preserve">Prediction of Springback After Draw‐Bending Test Using Different Material Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sever-Gabriel Racz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Material Forming Esaform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3589680⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies (AMPT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.419-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3552481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656294v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumed-strain solid–shell formulation for the six-node finite element SHB6: evaluation on nonlinear benchmark problems</w:t>
               </w:r>
@@ -17901,90 +17901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-plastic analyses using the solid-shell finite element SHB8PS and evaluation on sheet forming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computational Plasticity (COMPLAS XI) - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain. pp.1369-1379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18048,51 +18048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS’XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18117,126 +18117,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Springback After Draw-Bending Test Using Different Material Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sever-Gabriel Racz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.419-424, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656289v1</w:t>
@@ -18368,51 +18368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho-Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18480,51 +18480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18597,77 +18597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formability prediction of damageable elastic-viscoplastic media by a material stability analysis based on a linear perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18692,51 +18692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18744,51 +18744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18908,77 +18908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de critères de localisation : prédiction de l’orientation des bandes de localisation et tracé de courbes limites de formage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19029,51 +19029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Carvalho-Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19118,243 +19118,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de courbes limites de formage avec un modèle élasto–plastique–endommagement et un critère de localisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Les simulations numériques de la mise en forme sont-elles fiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine Nefussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat, Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.66-69</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232779v1</w:t>
+                <w:t xml:space="preserve">hal-01240716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les simulations numériques de la mise en forme sont-elles fiables ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Germaine Nefussi</w:t>
+                <w:t xml:space="preserve">Prédiction de courbes limites de formage avec un modèle élasto–plastique–endommagement et un critère de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat, Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240716v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking-free formulation for the stabilized enhanced strain solid-shell element (SHB8PS): geometrically non-linear applications</w:t>
               </w:r>
@@ -19422,51 +19422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of the Limit Strains in Sheet Forming Involving Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19498,217 +19498,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions de courbes limites de formage avec les critères de localisation de Marciniak-Kuczynski et de Hill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.10-13</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206640v1</w:t>
+                <w:t xml:space="preserve">hal-01224492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
+                <w:t xml:space="preserve">Prédictions de courbes limites de formage avec les critères de localisation de Marciniak-Kuczynski et de Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224492v1</w:t>
+                <w:t xml:space="preserve">hal-01206640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems.</w:t>
               </w:r>
@@ -19770,1116 +19770,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation élasto-viscoplastique du comportement des aciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362469v1</w:t>
+                <w:t xml:space="preserve">hal-00656182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouvel élément fini « SHB6 » de type solide-coque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
+                <w:t xml:space="preserve">Modèle élasto-plastique à écrouissage microstructural : Application à la mise en forme des tôles métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès Algérien de Mécanique de Construction CAMC07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504291v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Elasto-Viscoplastique du Comportement des Aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Tudor Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225603v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle élasto-plastique à écrouissage microstructural : Application à la mise en forme des tôles métalliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Algérien de Mécanique de Construction CAMC07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226374v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de stabilité des évolutions quasi-statiques de systèmes standard dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.193-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656182v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Elasto-Viscoplastique du Comportement des Aciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.1345-1350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217581v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de stabilité des évolutions quasi-statiques de systèmes standard dissipatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.227-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219444v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation d’une nouvelle version de l’élément solide/coque “SHB8PS” sur des cas tests non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.115-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206835v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Développement d'un nouvel élément fini « SHB6 » de type solide-coque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong-Dieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656200v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une nouvelle version de l’élément solide/coque “SHB8PS” sur des cas tests non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation élasto-viscoplastique du comportement des aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.115-117</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214334v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved formulation for the stabilized enhanced strain solid-shell element (SHB8PS): geometric linear and nonlinear applications</w:t>
               </w:r>
@@ -20947,51 +20947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20999,51 +20999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Computational Mechanics of Materials, (IWCMM 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21062,230 +21062,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new locking-free formulation for the SHB8PS solid–shell element: non-linear benchmark problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Saar-Lor-Lux Colloquium in Mechanics (SLLCM2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering: COUPLED PROBLEMS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118648v1</w:t>
+                <w:t xml:space="preserve">hal-01235439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new locking-free formulation for the SHB8PS solid–shell element: non-linear benchmark problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering: COUPLED PROBLEMS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">2nd Saar-Lor-Lux Colloquium in Mechanics (SLLCM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235439v1</w:t>
+                <w:t xml:space="preserve">hal-05118648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of strain localization in sheet metal forming using elastoplastic-damage model and localization criterion</w:t>
               </w:r>
@@ -21297,51 +21297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of Materials and Structures: CFRAC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21360,420 +21360,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis using large deformation anisotropic elastoplastic model coupled with damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d European Conference on Computational Mechanics (ECCM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbone, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095665v1</w:t>
+                <w:t xml:space="preserve">hal-05103914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localization analysis using large deformation anisotropic elastoplastic model coupled with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">3d European Conference on Computational Mechanics (ECCM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbone, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103914v1</w:t>
+                <w:t xml:space="preserve">hal-05095665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle formulation libre de verrouillage pour l’élément de coque massif “SHB8PS”</w:t>
+                <w:t xml:space="preserve">Stabilisation et projection de type « Assumed Strain » de l'élément de coque massif « SHB8PS » pour éliminer les problèmes de verrouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc. pp.264-266</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France. pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095311v1</w:t>
+                <w:t xml:space="preserve">hal-01812918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springback prediction of sheet metal in the deep drawing process using elastoplastic phenomenological models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche micromécanique de l’influence des trajets de déformations sur la limite de formabilité des aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technology of Plasticity (8th ICTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Verona, Italy</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Troyes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115337v1</w:t>
+                <w:t xml:space="preserve">hal-05095472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation et validation de l’élément fini SHB8 dans ABAQUS</w:t>
               </w:r>
@@ -21785,51 +21798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hédi Ben Zeineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21848,260 +21861,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation et projection de type « Assumed Strain » de l'élément de coque massif « SHB8PS » pour éliminer les problèmes de verrouillage</w:t>
+                <w:t xml:space="preserve">Une nouvelle formulation libre de verrouillage pour l’élément de coque massif “SHB8PS”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France. pp.583-588</w:t>
+              <w:t xml:space="preserve">7ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc. pp.264-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812918v1</w:t>
+                <w:t xml:space="preserve">hal-05095311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique de l’influence des trajets de déformations sur la limite de formabilité des aciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Springback prediction of sheet metal in the deep drawing process using elastoplastic phenomenological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Troyes, France. 7p</w:t>
+              <w:t xml:space="preserve">International Conference on Technology of Plasticity (8th ICTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095472v1</w:t>
+                <w:t xml:space="preserve">hal-05115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback Simulation: Impact of Some Advanced Constitutive Models and Numerical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22148,51 +22148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and comparison of advanced behaviour laws for sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sever-Gabriel Racz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22269,51 +22269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du retour élastique en emboutissage avec une loi de comportement élastoplastique tenant compte des changements de trajet de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22489,51 +22489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback simulation: Impact of some advanced constitutive models and numerical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22565,433 +22565,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement anisotrope lors de la mise en forme par emboutissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element simulation of deep drawing with initial and induced anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MECAMAT Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Aussois, France. 4p</w:t>
+              <w:t xml:space="preserve">International Conference IDDRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Sindelfingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095595v1</w:t>
+                <w:t xml:space="preserve">hal-05110170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of deep drawing with initial and induced anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Finite element prediction of strain-path induced anisotropy in deep drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference IDDRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Sindelfingen, Germany</w:t>
+              <w:t xml:space="preserve">7th International Esaform Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Trondheim ( Norvège), Norway. pp.491-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110170v1</w:t>
+                <w:t xml:space="preserve">hal-05118138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element prediction of strain-path induced anisotropy in deep drawing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tudor Balan</w:t>
+                <w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Esaform Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Trondheim ( Norvège), Norway. pp.491-494</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118138v1</w:t>
+                <w:t xml:space="preserve">hal-05117583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Prédiction du comportement anisotrope lors de la mise en forme par emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès MECAMAT Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117583v1</w:t>
+                <w:t xml:space="preserve">hal-05095595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t>
               </w:r>
@@ -23016,51 +23016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23079,286 +23079,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Herman</w:t>
+                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GFAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Metz, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118351v1</w:t>
+                <w:t xml:space="preserve">hal-05118173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque du GFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118173v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the implementation of hardening models in sheet forming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23435,51 +23435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity’03 - 10th International Symposium on Plasticity and its Current Applications, Dislocations, plasticity and metal forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Quebec city, Canada. pp.552-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23543,51 +23543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Computational Mechanics of Materials (IWCMM 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Magdeburg, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23651,51 +23651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Scientifiques et Techniques en Mécanique et Matériau (JSTMM’02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Monastir, Tunisie. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23934,247 +23934,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of an elastic-plastic or elasto-visco-plastic evolution</w:t>
+                <w:t xml:space="preserve">Stabilité des solides visqueux : exemples structuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instability, Bifurcation and Localisation in Fracture of Materials (Euromech 390)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Cachan, France</w:t>
+              <w:t xml:space="preserve">4e colloque national en calcul de structure de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Giens, France. pp.557-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117836v1</w:t>
+                <w:t xml:space="preserve">hal-00116545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité des solides visqueux : exemples structuraux</w:t>
+                <w:t xml:space="preserve">Stabilité d'une évolution visco-élastique ou visco-plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque national en calcul de structure de Giens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Giens, France. pp.557-562</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116545v1</w:t>
+                <w:t xml:space="preserve">hal-00117835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité d'une évolution visco-élastique ou visco-plastique</w:t>
+                <w:t xml:space="preserve">On the stability of an elastic-plastic or elasto-visco-plastic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Instability, Bifurcation and Localisation in Fracture of Materials (Euromech 390)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117835v1</w:t>
+                <w:t xml:space="preserve">hal-00117836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of viscous solids in large strain</w:t>
               </w:r>
@@ -24330,51 +24330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24382,51 +24382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shear 07, International Symposium on Shear Behavior and Mechanisms in Materials Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nancy, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24881,51 +24881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a quasi-static evolution of a visco-elastic, visco-plastic or elastic-plastic solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonsmooth/Nonconvex Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publications, pp.1-14, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25344,51 +25344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66FB9D08"/>
+    <w:nsid w:val="A9B17A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25575,51 +25575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>