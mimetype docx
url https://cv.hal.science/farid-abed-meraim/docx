--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,25289 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25237 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Farid ABED-MERAIM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Arts et Métiers Sciences et Technologies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">farid-abed-meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1196-7009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138752796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220361852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LQ0e5WkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-8321-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farid Abed-Meraim received his Ph.D. degree in theoretical and applied mechanics from École Polytechnique, Paris, in 1999. From 1999 to 2000, he held a Postdoctoral position at the LMT laboratory, Ecole Normale Supérieure de Cachan. He then joined Arts et Métiers Institute of Technology, Metz Campus, in 2000, where he works currently as a Professor at the LEM3 laboratory. From 2006 to 2008, he worked as a CNRS full-time Research Associate at the LaMCoS laboratory of INSA, Lyon. He also was a Visiting Professor at Eindhoven Technical University (Department of Mechanical Engineering) from 2010 to 2011. His main current research interests include structural stability (bifurcation) analysis of dissipative systems (elastoplastic, viscoelastic, and viscoplastic), material instability modeling in relation to the prediction of formability of metal sheets, and multiscale approaches (micromechanics, crystal plasticity, scale-transition schemes) as well as finite element technology (solid-shell formulations).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and post-buckling behavior of auxetic cellular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhadjamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239 (4), pp.680-693. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207241305697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of non-Schmid effects in dual-phase steels using a dislocation density-based crystal plasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minsheng Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.424445. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10409-024-24445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void shape and orientation effects on anisotropic porous material formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waqar Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuraim Muzammil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 307, pp.110902. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal plasticity-damage coupled finite element framework for predicting mechanical behavior and ductility limits of thin metal sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.104267. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size impact on sheet metal behavior via CPFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 308, pp.111004. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.111004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based mixed hardening model for the prediction of the ductility limits of thin metal sheets using a CPFE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103946. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of a new computational strategy for the prediction of elastoplastic buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bel Hadj Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2450091), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1758825124500911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of morphological and crystallographic textures on the ductility limits of thin metal sheets using a CPFEM-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.105293. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled effects of crystallographic orientation and void shape on ductile failure initiation using a CPFE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.109121. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility limit prediction for polycrystalline aggregates using a CPFEM-based multiscale framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.103671. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the Marciniak and Kuczyński imperfection approach and bifurcation theory in the prediction of localized necking for porous ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waqar Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.5047-5068. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08400-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Localization Modes within Single Crystals Using Finite Deformation Strain Gradient Crystal Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1235. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11101235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.106620. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyticity of solutions to thermo-elastic-plastic flow problem with microtemperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.202000346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability prediction using bifurcation criteria and GTN damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waqar Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.106083. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability prediction of substrate-supported metal layers using a non-associated plastic flow rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 287, pp.116694. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and wrinkling of thin membranes by using a numerical solver based on multivariate Taylor series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230-231, pp.111165. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00366-020-01091-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of necking in perforated sheets using the periodic homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.105209. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the competition between void coalescence and macroscopic strain localization using the periodic homogenization multiscale scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104042. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elasto-plastic self-consistent model for damaged polycrystalline materials: Theoretical formulation and numerical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368, pp.113138. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of sheet metal forming processes using non-quadratic anisotropic plasticity models and solid-shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Younas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.1416-1423. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of forming limits for porous materials using void-size dependent model and bifurcation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waqar Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.1829-1845. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-020-01222-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain gradient crystal plasticity model based on generalized non-quadratic defect energy and uncoupled dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.102617. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of necking in HCP sheet metals using a two-surface plasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.102641. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the combined effects of curvature and normal stress on sheet metal formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-017-1382-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Structural Applications and Sheet Metal Forming Processes Based on Quadratic Solid–Shell Elements with Explicit Dynamic Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (09), pp.1950082. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s1758825119500820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility prediction of substrate-supported metal layers based on rate-independent crystal plasticity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.241-255. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hybrid vibration control for multilayer structures using solid– shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro-Djobo Samah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2017.1365987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New linear and quadratic prismatic piezoelectric solid–shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 319, pp.355-368. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally efficient predictions of crystal plasticity based forming limit diagrams using a spectral database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya Kalidindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.168-187. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis in thermo-gradient-dependent theory of plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.1603-1622. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and quadratic solid–shell finite elements SHB8PSE and SHB20E for the modeling of piezoelectric sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2017.1285466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of geometric and material parameters on the damping properties of multilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Akoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183 (1), pp.611-619. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Non-Schmid Effects on the Ductility Limit of Polycrystalline Sheet Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1386. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis for planar polycrystals based on bifurcation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.647-664. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of necking in thin sheet metals using an elastic‒plastic model coupled with ductile damage and bifurcation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouktir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.801-839. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789517704030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical method based on Taylor series for bifurcation analyses within Föppl-von Karman plate theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.154-158. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic solid–shell finite elements for geometrically nonlinear analysis of functionally graded material plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.1046. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11061046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic solid‒shell elements for nonlinear structural analysis and sheet metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1341-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of temper rolling on the texture evolution and mechanical behavior of IF steels using multiscale simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1257-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.177-197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized necking predictions based on rate-independent self-consistent polycrystal plasticity: Bifurcation analysis versus imperfection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Quadratic Solid-Shell Elements for Quasi-Static and Dynamic Simulations of Thin 3D Structures: Application to a Deep Drawing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (1), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5545/sv-jme.2016.3526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Predictions of the Occurrence of Necking in Deep Drawing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.455. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7110455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Plastic Instability in Sheet Metals During Forming Processes Using the Loss of Ellipticity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), pp.1816-1836. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1679-78253544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized necking in elastomer-supported metal layers: impact of kinematic hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (6), pp.061008. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4035183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical investigation of the impact of out-of-plane compressive stress on sheet metal formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic prismatic and hexahedral solid‒shell elements for geometric nonlinear analysis of laminated composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.282-296. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.03.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), pp.1872-1892. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1679-78253481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate effects on localized necking in substrate-supported metal layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (9-12), pp.3461-3480. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-0344-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamic analysis of sheet metal forming processes using linear prismatic and hexahedral solid‒shell elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.1413-1445. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-04-2016-0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Yield Surface Curvature on the Forming Limit Diagrams Predicted by Crystal Plasticity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (12), pp.2231-2250. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1679-78252456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Localized Necking Based on Crystal Plasticity: Comparison of Bifurcation and Imperfection Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 716, pp.779-789. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.716.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of damage and plastic anisotropy on the ductility limit of thin metal sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Msolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.3577-3584. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of rate-independent BCC single crystal plasticity models: comparative study of two classes of numerical algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (5), pp.363-422. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ductility limits based on bifurcation theory coupled with continuum damage mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouktir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.969-978. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient solid–shell finite elements for quasi-static and dynamic analyses and their application to sheet metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653, pp.344-349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening effects on strain localization predictions in porous ductile materials using the bifurcation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (P1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of viscoelastic sandwich beams using solid-shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Forming Limit Diagrams predicted by two different plasticity theories involving vertex effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of localized necking in substrate-supported metal layers: comparison of bifurcation and imperfection analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.168-190. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and comparative analysis of plastic instability criteria: Application to forming limit diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (5-8), pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructural and Morphological Parameters on the Formability of BCC Metal Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">steel research international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (6), pp.980-987. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/srin.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation analysis versus maximum force criteria in formability limit assessment of stretched metal sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron H. J. Peerlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.1450064. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1758825114500641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale finite element simulation of forming processes based on crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.545-552. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility limit prediction using a GTN damage model coupled with localization bifurcation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.64-92. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.346-350. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2013.4710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and experimental validation of a plasticity model for sheet steel forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Serge Sablin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/21/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Intragranular Substructure Parameters on the Forming Limit Diagrams of Single-Phase B.C.C. Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (11), pp.5217-5233. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma6115217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation-based model for the prediction of the behavior of b.c.c. materials – grain size and strain path effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Serge Sablin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New quadratic solid-shell elements and their evaluation on linear benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (5), pp.373-394. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-012-0265-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis for single crystals and polycrystals: Towards microstructure-ductility linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-visco-plastic modeling of mild steels for sheet forming applications over a large range of strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pipard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (16-17), pp.2691-2700. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-motivated elasto-visco-plastic model for the large strain-rate behavior of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pipard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1164-1173. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Instability Based on Bifurcation Analysis: Effect of Hardening and Gurson Damage Parameters on Strain Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a New Solid–Shell Finite Element on the Simulation of Sheet Metal Forming Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the continuum shell finite element SHB8PS to sheet forming simulation using an extended large strain anisotropic elastic-plastic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (9), pp.1269-1290. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-012-0620-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumed-strain solid-shell formulation for the six-node finite element SHB6: Evaluation on non-linear benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1-2), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.702430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit-point buckling analyses using solid, shell and solid–shell elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Killpack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.1105-1117. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-011-0305-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new assumed strain solid-shell formulation &amp;quot;SHB6&amp;quot; for the six-node prismatic finite element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (9), pp.2345-2364. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-011-0710-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the implementation of the continuum shell finite element SHB8PS and application to sheet forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1353, pp.1203-1208. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and hourglass mode analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sem.2011.37.2.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intragranular microstructure development on ductility limits of multiphase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (10-11), pp.3777-3785. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2011.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed set of popular limit-point buckling benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Leahu-Aluas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.767-802. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sem.2011.38.6.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Serge Sablin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1252, pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3457539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of some localization criteria and their relevance to prediction of forming limit diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (9), pp.1364-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved assumed strain solid-shell element formulation with physical stabilization for geometric non-linear applications and elastic-plastic stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (13), pp.1640-1686. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability prediction of thin metal sheets using various localization criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.423-426. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0479-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prismatic solid-shell element 'SHB6' : assumed-strain formulation and evaluation on benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3-4), pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipticity loss analysis for tangent moduli deduced from a large strain elastic–plastic self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.205-238. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis using a large deformation anisotropic elastic-plastic model coupled with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (10), pp.1970-1996. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des trajets de déformation dans la simulation de la mise en forme des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization and damage prediction during sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0362-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of forming limit diagrams predicted with different localization criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically stabilized and locking-free formulation of the (SHB8PS) solid-shell element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (8), pp.1037-1072. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/REMN.16.1037-1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static stability analysis for Biot’s equation and standard dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Physics Conf. Proc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 908, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 907, pp.47-52. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of advanced strain-path dependent material models for sheet metal forming simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.951-979. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2006.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility Loss Modelling for BCC Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben-Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2-3), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/IJFP.8.135-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHB8PS - a new adaptive, assumed-strain continuum mechanics shell element for impact analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (9-10), pp.791-803. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7949(02)00047-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions suffisantes de stabilité pour les solides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(99)80006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and post-buckling analysis of auxetic cellular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belhadjamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mezlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Design and Applications (MDA-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility limit predictions for porous materials using a damage coupled CPFEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of morphological and crystallographic textures on the formability limits of thin metal sheets using a CPFEM-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des effets de taille sous chargements complexes par la dynamique des dislocations discrètes en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque plasticité 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity - Fundamentals and Applications (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of strain gradient crystal plasticity to study strain localization phenomena in single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Materials Technology and Applications (ICMTA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Mechanics and Manufacturing (A3M 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Simulation of Sheet Metal Forming Processes using Non-Quadratic Anisotropic Plasticity Models and Solid-Shell Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Younas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled dissipation assumption to control elastic gaps in Gurtin-type strain gradient models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of three techniques for the computation of the macroscopic tangent moduli by periodic homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14éme Colloque National en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-quadratic defect energy in strain gradient crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability limit prediction of TRIP780 steel sheet using lode angle dependent Gurson-based models with Thomason coalescence criterion and bifurcation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waqar Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International ESAFORM Conference on Material Forming (ESAFORM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the ductility limit of perforated sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Computational Engineering and Experimenting, ACE-X 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of structural applications and sheet metal forming processes based on quadratic solid-shell elements with explicit dynamic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Seminar on Computing (ESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of material ductility and sheet metal formability in relation to plastic instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing (A3M'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic anisotropy on the prediction of the ductility for HCP sheet metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration (ICAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ductility limit of magnesium AZ31B alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Advanced Materials, Mechanics and Manufacturing (A3M’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.182-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Localized Necking in Polycrystalline Aggregates Based on Periodic Homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Solid Mechanics Conference (SolMech 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la localisation des déformations en utilisant un modèle d'endommagement à base micromécanique : effets des paramètres d'écrouissage et d'endommagement sur la formabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National en Calcul des Structures (CSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening effects on formability limit prediction based on Gurson-type damage models and bifurcation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Computational Plasticity - Fundamentals and Applications (COMPLAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. pp.174-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of primal and dual variables in structural shape control by piezoelectric patches using solid-shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.188-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Meshless Method for bending and buckling of thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Structures (ICCS'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of microstructure evolution on the macroscopic behavior of single phase and dual phase steels. Application to sheet forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability prediction of ductile materials using a non-associative plasticity model and bifurcation-based criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouktir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes (ICOMP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hardening and damage parameters on the prediction of localized necking in thin sheet metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouktir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Linear and Quadratic Piezoelectric Solid-Shell Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Seminar on Computing (ESCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ductility limit of sheet metals during forming processes using the loss of ellipticity approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting ACE-X 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of variability in geometric and material parameters on the damping properties of multilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics of Composites (ICMC'2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Forming Limit Diagrams under combined Bending-Stretching loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Lagaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (Numiform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.154-160, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new algorithm for the time integration of rate-independent crystal plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of solid-shell elements for thin structures: Application to impact and sheet metal forming simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming (ESAFORM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility prediction of substrate-supported metal layers based on rate-independent crystal plasticity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168002007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of forming limit diagrams based on ductile damage models and necking criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nonlinear benchmarks and sheet metal forming processes using linear and quadratic solid–shell elements combined with advanced anisotropic behavior models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168007001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of localized necking based on crystal plasticity: Comparison of bifurcation and imperfection approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holanyo K. Akpama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland. pp.779-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of void coalescence initiation and its impact on the prediction of material failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Msolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. 7p., </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of strain localization using a micromechanics-based damage model: impact of damage and hardening parameters on formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de bifurcation et critères de force maximum dans la prédiction des limites de striction des tôles métalliques étirées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Peerlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures (CSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bifurcation analysis and maximum force criteria in the prediction of necking in stretched metal sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Peerlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Computational Plasticity, Fundamentals and Applications – COMPLAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. pp.182-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par éléments finis de type solide-coque de structures piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic simulation of sheet metal forming processes usiing linear and quadratic solid-shell elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Dodzi Badji Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of kinematic hardening on localized necking in substrate-supported metal layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advanced Computational Engineering (ACE-X-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-échelle du skin-pass des aciers IF : Prédiction de la texture de déformation et du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National en Calcul des Structures (CSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical predictions of ductile fracture limits in deep drawing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Mechanics and Materials in Design (M2D’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of microstructure evolution on the macroscopic behavior of single phase and dual phase steels: Application to sheet forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasticity and its Current Applications: Plasticity’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the loading path on the mechanical behavior of metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Soho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes ICOMP’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du trajet de chargement sur la réponse mécanique d’un matériau métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soho Komi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of viscoelastic multilayers structures using solid-shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa M Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Symposium VISHNO (Vibrations, Shocks and Noise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration modeling of sandwich structures using solid-shell finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fessal Kpeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 11th World Congress on Computational Mechanics, WCCM 2014, the 5th European Conference on Computational Mechanics, ECCM 2014 and the 6th European Conference on Computational Fluid Dynamics, ECFD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.3650-3657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis de type coques volumiques pour la simulation des structures minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Agadir, Maroc. pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'éléments finis quadratiques de type solide-coque et leur évaluation sur des cas tests standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the theoretical relations between necking and strain localization criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations théoriques entre les critères d'instabilités plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New quadratic solid-shell elements and their evaluation on popular benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Seminar on Computing (ESCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a New Solid-Shell Finite Element on the Simulation of Sheet Metal Forming Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cracovie, Poland. pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of strain localization during sheet metal forming using bifurcation analysis and Gurson-type damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS’XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la localisation par une approche d’endommagement micromécanique couplée à une analyse de bifurcation : application à la mise en forme des tôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the implementation of the continuum shell finite element SHB8PS and application to sheet forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Material Forming Esaform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1203-1208, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Springback After Draw‐Bending Test Using Different Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever-Gabriel Racz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies (AMPT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.419-424, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3552481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-plastic analyses using the solid-shell finite element SHB8PS and evaluation on sheet forming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Salahouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Plasticity (COMPLAS XI) - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain. pp.1369-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumed-strain solid–shell formulation for the six-node finite element SHB6: evaluation on nonlinear benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems CMSM’2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to typical stamping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Serge Sablin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pohang, South Korea. pp.1339-1346, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3457539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formability prediction of damageable elastic-viscoplastic media by a material stability analysis based on a linear perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics ECCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of new quadratic solid-shell elements and their evaluation on popular benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th WCCM Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Springback After Draw-Bending Test Using Different Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever-Gabriel Racz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.419-424, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3552481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a dislocation based model for Interstitial Free (IF) steels to Marciniak Stretch test simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics: ECCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-hardening predicition using a dislocation based model for automotive Interstitial Free (IF) steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Carvalho-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Serge Sablin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Material Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dortmund, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle formulation solide–coque basée sur le concept «Assumed Strain» pour l'élément fini prismatique à six nœuds «SHB6»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de critères de localisation : prédiction de l’orientation des bandes de localisation et tracé de courbes limites de formage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computation of Shell &amp; Spatial Structures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulations numériques de la mise en forme sont-elles fiables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Nefussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mécamat, Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de courbes limites de formage avec un modèle élasto–plastique–endommagement et un critère de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mécamat, Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locking-free formulation for the stabilized enhanced strain solid-shell element (SHB8PS): geometrically non-linear applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Limit Strains in Sheet Forming Involving Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Technology of Plasticity, ICTP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gyeongju, South Korea. pp.690-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictions de courbes limites de formage avec les critères de localisation de Marciniak-Kuczynski et de Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mécamat Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prismatic solid-shell element: Assumed strain formulation and evaluation on benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of strain localization in sheet metal forming using elastoplastic-damage model and localization criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fracture and Failure of Materials and Structures: CFRAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Elasto-Viscoplastique du Comportement des Aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pipard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle élasto-plastique à écrouissage microstructural : Application à la mise en forme des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Algérien de Mécanique de Construction CAMC07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de stabilité des évolutions quasi-statiques de systèmes standard dissipatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.1345-1350, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.227-232, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une nouvelle version de l’élément solide/coque “SHB8PS” sur des cas tests non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, El Jadida, Maroc. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouvel élément fini « SHB6 » de type solide-coque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong-Dieu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation élasto-viscoplastique du comportement des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pipard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved formulation for the stabilized enhanced strain solid-shell element (SHB8PS): geometric linear and nonlinear applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Methods in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lodz-Spala, Poland. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Computational Mechanics of Materials, (IWCMM 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Saar-Lor-Lux Colloquium in Mechanics (SLLCM2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new locking-free formulation for the SHB8PS solid–shell element: non-linear benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering: COUPLED PROBLEMS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis using large deformation anisotropic elastoplastic model coupled with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbone, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mécamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et validation de l’élément fini SHB8 dans ABAQUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hédi Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation et projection de type « Assumed Strain » de l'élément de coque massif « SHB8PS » pour éliminer les problèmes de verrouillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche micromécanique de l’influence des trajets de déformations sur la limite de formabilité des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Troyes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle formulation libre de verrouillage pour l’élément de coque massif “SHB8PS”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc. pp.264-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springback prediction of sheet metal in the deep drawing process using elastoplastic phenomenological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technology of Plasticity (8th ICTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springback Simulation: Impact of Some Advanced Constitutive Models and Numerical Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes (Numisheet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Detroit, Michigan, United States. pp.286-294, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2011235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of advanced behaviour laws for sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever-Gabriel Racz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springback simulation: Impact of some advanced constitutive models and numerical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes (Numisheet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation behaviour of 304 stainless steel - experimental and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du retour élastique en emboutissage avec une loi de comportement élastoplastique tenant compte des changements de trajet de déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of deep drawing with initial and induced anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IDDRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sindelfingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element prediction of strain-path induced anisotropy in deep drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Esaform Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Trondheim ( Norvège), Norway. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement anisotrope lors de la mise en forme par emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Haddag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MECAMAT Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Aussois, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent large strain modelling of polycrystals: application to ductility loss prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Computational Mechanics of Materials (IWCMM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Magdeburg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Inal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the implementation of hardening models in sheet forming simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ESAFORM Conference on Material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling of BCC elastic plastic polycrystal: Comparison theory/experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity’03 - 10th International Symposium on Plasticity and its Current Applications, Dislocations, plasticity and metal forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Quebec city, Canada. pp.552-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastoplastique de monocristaux de structure cubique. Comparaison théorie/expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Scientifiques et Techniques en Mécanique et Matériau (JSTMM’02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Monastir, Tunisie. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHB8PS a new &amp;quot;intelligent&amp;quot; assumed strain &amp;quot;continuum&amp;quot; mechanics shell element for impact analysis on a rotating body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1srt MIT Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de stabilité pour les solides sensibles à la vitesse de déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW CRITERION OF STABILITY FOR THE VISCOUS SOLIDS: DISPLACEMENT FIELD APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Modern Practice in Stress and Vibration Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nottingham, United Kingdom. pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des solides visqueux : exemples structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque national en calcul de structure de Giens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Giens, France. pp.557-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité d'une évolution visco-élastique ou visco-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of an elastic-plastic or elasto-visco-plastic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instability, Bifurcation and Localisation in Fracture of Materials (Euromech 390)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of viscous solids in large strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Structural Engineering and Mechanics (ASEM'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choi, CK (Choi, CK) ; Schnobrich, WC (Schnobrich, WC), Aug 1999, SEOUL, South Korea. pp.463-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des solides et structures dépendant de la vitesse de déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Mech. of Solids and Struct. Materials Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toronto, Canada. pp.317-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 07, International Symposium on Shear Behavior and Mechanisms in Materials Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nancy, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation on the Inelastic Instability of Cruciform Columns: Effect of Material and Geometric Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belhadjamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mezlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - VI (CMSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.116-124, 2024, 9783031671524. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67152-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anisotropic model with linear perturbation technique to predict HCP sheet metal ductility limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.164-176, 2022, Lecture Notes in Mechanical Engineering, 978-303084957-3. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Ductility Limit of Magnesium AZ31B Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taoufik Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing (Proceedings of the Second International Conference on Advanced Materials, Mechanics and Manufacturing )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.182-193, 2019, 9783030242466. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a quasi-static evolution of a visco-elastic, visco-plastic or elastic-plastic solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonsmooth/Nonconvex Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publications, pp.1-14, 2001, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4613-0275-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la prédiction d’instabilités de type structure et matériau : modélisation de critères et formulation d’éléments finis adaptés à la simulation des structures minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 6. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes de stabilité et de bifurcation des solides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Ecole Polytechnique X, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la prédiction d'instabilités de type structure et matériau : modélisation de critères et formulation d'éléments finis adaptés à la simulation des structures minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Metz, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId481"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25344,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9B17A6F"/>
+    <w:nsid w:val="7A364EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25575,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-abed-meraim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1196-7009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138752796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220361852" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LQ0e5WkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-8321-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhadjamor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Bettaieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed-Meraim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241305697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsheng Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-024-24445-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Nasir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuraim Muzammil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103946" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hadj Amor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103671" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08400-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11101235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Aouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202000346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116694" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Tian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01091-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Younas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01222-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Jedidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taoufik Khabou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.102641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1382-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1758825119500820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1401-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fessal Kpeky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouro-Djobo Samah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1365987" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Kalidindi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1285466" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Akoussan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878692v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081386" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouktir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789517704030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1341-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Soho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1257-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo Akpama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.02.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5545/sv-jme.2016.3526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110455" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253544" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035183" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78253481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0344-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-04-2016-0150" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holanyo K. Akpama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1679-78252456" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.716.779" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5215" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Haddad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201806v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5530-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201300166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. J. Peerlings" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500641" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.545" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mansouri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115217" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191889v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed Meraim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Serge Sablin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.01.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong-Dieu Trinh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-012-0265-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1164" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.35" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800281v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-012-0620-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702430" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084140v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Killpack" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0305-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NWM77QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0710-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589680" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.37.2.253" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Leahu-Aluas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2011.38.6.767" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457539" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517269v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2676" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAF2C2EEF650F7396F8B6B7B382C79407945841F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0479-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.12.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJWJFZQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241204v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0362-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206776v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.1037-1072" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.06.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1K14PVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206463v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.10.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben-Zineb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/IJFP.8.135-158" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00047-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVRLG06Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111616v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80006-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B4SC7ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130077v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhadjamor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610958v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251462v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246950v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251361v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112706" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071677v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251406v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048492v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224989v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho-Resende" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071697v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871935v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168003003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899419v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963460" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246515v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048019v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872239v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963549" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248382v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515053v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peerlings" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239683v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115343v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444773v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Dodzi Badji Soho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130065v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110128v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936486v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soho Komi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238123v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa M Daya" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203320v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217865v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903644v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440396v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238038v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656294v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207297v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever-Gabriel Racz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552481" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215925v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218034v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656277v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233767v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238077v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656289v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237352v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saadaoui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240862v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233602v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469417v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Trinh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240716v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maurel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Nefussi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232779v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213664v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206640v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219444v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362469v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226198v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235439v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095665v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095203v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Ben Zeineb" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812918v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095472v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095311v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106132v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011235" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115989v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120381v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095576v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110170v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095595v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110186v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118276v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddad" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095421v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508068v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091939v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117557v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116545v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117835v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117836v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090651v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117588v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_12" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437354v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_18" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873000v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_21" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112285v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0275-9_1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655820v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655849v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>