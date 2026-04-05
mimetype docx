--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -838,1135 +838,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longfei Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273089v1</w:t>
+                <w:t xml:space="preserve">hal-04424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Legroux</w:t>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thion</w:t>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424196v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">Dielectric permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Legroux</w:t>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thion</w:t>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 169, pp.107178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489992v1</w:t>
+                <w:t xml:space="preserve">hal-04072394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164383v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction expansion model for confined concrete with stress-dependency and casting direction anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolan Hayes</w:t>
+                <w:t xml:space="preserve">Surface water in C-S-H: Effect of the temperature on (de)sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhongguo John Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 173, pp.107260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107260⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 169, pp.107179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424187v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric permittivity of C-S-H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+                <w:t xml:space="preserve">Sorption in C-S-H at the molecular level: Disjoining pressures, effective interactions, hysteresis, and cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.107178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107178⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 164, pp.107047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072394v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption in C-S-H at the molecular level: Disjoining pressures, effective interactions, hysteresis, and cavitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107047⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884014v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water in C-S-H: Effect of the temperature on (de)sorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Masara</w:t>
+                <w:t xml:space="preserve">Alkali-silica reaction expansion model for confined concrete with stress-dependency and casting direction anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Zhongguo John Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.107179. </w:t>
+              <w:t xml:space="preserve">, 2023, 173, pp.107260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086019v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longfei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98, pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156281v1</w:t>
+                <w:t xml:space="preserve">hal-04273089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t>
               </w:r>
@@ -2069,77 +2069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,77 +2199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,360 +2812,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of experiment methodology based on identification of parameters in concrete drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 256, pp.119421 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119421⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 230, pp.117001 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490825v1</w:t>
+                <w:t xml:space="preserve">hal-03487305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of experiment methodology based on identification of parameters in concrete drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 230, pp.117001 -. </w:t>
+              <w:t xml:space="preserve">, 2020, 256, pp.119421 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487305v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of the pore solution in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.112548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3193,825 +3193,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hygro-mechanical modeling of restrained ring test: COST TU1404 benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vít Šmilauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Havlásek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E.-M. Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.116543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112672v1</w:t>
+                <w:t xml:space="preserve">hal-04425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical modeling of restrained ring test: COST TU1404 benchmark</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.269⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04425281v1</w:t>
+                <w:t xml:space="preserve">hal-02112672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of cement-based materials: Multiscale estimations at early-age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in isothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Lavinia Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.205 - 219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 85, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695165v1</w:t>
+                <w:t xml:space="preserve">hal-04425285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Mechanical Behavior Analysis of Flexible Lateritic Pavements of Senegal (West Africa) by FEM for M.-E. Pavement Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meissa Fall</w:t>
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-018-0514-y⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425284v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in isothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boulay</w:t>
+                <w:t xml:space="preserve">Thermal properties of cement-based materials: Multiscale estimations at early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 85, pp.105-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 87, pp.205 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04425285v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+                <w:t xml:space="preserve">Nonlinear Mechanical Behavior Analysis of Flexible Lateritic Pavements of Senegal (West Africa) by FEM for M.-E. Pavement Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhaly Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissa Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.2939-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-018-0514-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viscoelastic Unitary Crack-Opening strain tensor for crack width assessment in fractured concrete structures</w:t>
               </w:r>
@@ -4088,145 +4088,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in Isothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp. 105-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4243,51 +4243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of n-coated composite spheres assemblage in an ageing linear viscoelastic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,200 +4703,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale estimation of ageing viscoelastic properties of cement-based materials: A combined analytical and numerical approach to estimate the behaviour at early age</w:t>
+                <w:t xml:space="preserve">Factors affecting the thermo-chemo-mechanical behaviour of massive concrete structures at early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.137-155. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (8), pp.3055 - 3073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0704-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695959v1</w:t>
+                <w:t xml:space="preserve">hal-01695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.31 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4936,131 +4936,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the thermo-chemo-mechanical behaviour of massive concrete structures at early-age</w:t>
+                <w:t xml:space="preserve">Multiscale estimation of ageing viscoelastic properties of cement-based materials: A combined analytical and numerical approach to estimate the behaviour at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (8), pp.3055 - 3073. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.137-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0704-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695958v1</w:t>
+                <w:t xml:space="preserve">hal-01695959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fibres on early age cracking of concrete tunnel lining. Part I: Laboratory ring test</w:t>
               </w:r>
@@ -5302,544 +5302,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Hilaire</w:t>
+                <w:t xml:space="preserve">Evaluation of the contribution of boundary and initial conditions in the chemo-thermal analysis of a massive concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.173 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727359v1</w:t>
+                <w:t xml:space="preserve">hal-01695965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of boundary and initial conditions in the chemo-thermal analysis of a massive concrete structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.08.050⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.536-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695965v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the time of demoulding on adhesion of cement-based mortar modified with cellulose ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Sa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">T. Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006624v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the time of demoulding on adhesion of cement-based mortar modified with cellulose ether</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Mauroux</w:t>
+                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Turcry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Adrien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Consideration Effect on Meso-Scale Modeling of Concrete Hydration Process and Consequences on the Mechanical Behavior</w:t>
               </w:r>
@@ -5942,51 +5942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Creep: A Coupling Between Creep and Damage – Application to the Case of Radioactive Waste Disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,2211 +6320,2211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cracking due to drying in coating mortars by digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deves</w:t>
+                <w:t xml:space="preserve">Influence of the spatial variability of leaching kinetics parameters on the lifespan of a concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.606-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.671048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695967v1</w:t>
+                <w:t xml:space="preserve">hal-00737604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial variability of leaching kinetics parameters on the lifespan of a concrete structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+                <w:t xml:space="preserve">Effects of early-age thermal behaviour on damage risks in massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.606-624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.671048⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.589 - 605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737604v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early-age thermal behaviour on damage risks in massive concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Study of electrical resistivity: variability assessment on two concretes: protocol study in laboratory and assessment on site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Semenadisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.589 - 605. </w:t>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.298 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695968v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrical resistivity: variability assessment on two concretes: protocol study in laboratory and assessment on site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the influence of temperature on accelerated leaching in ammonium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lataste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Magalie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Semenadisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.298 - 310. </w:t>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.322 - 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.675175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695969v1</w:t>
+                <w:t xml:space="preserve">hal-01695970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of temperature on accelerated leaching in ammonium nitrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Pierre</w:t>
+                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.675175⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp 373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695970v1</w:t>
+                <w:t xml:space="preserve">hal-00860290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36, pp 373-380. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860290v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
+                <w:t xml:space="preserve">Study of cracking due to drying in coating mortars by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (7), pp.1014 - 1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727503v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of concrete nonlinear mechanical behavior at high temperatures with different damage-based approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Numerical strategies for prediction of drying cracks in heterogeneous materials: Comparison upon experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9707-z⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3), pp.920-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695971v1</w:t>
+                <w:t xml:space="preserve">hal-00642095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the thermal active restrained shrinkage ring test to study the early age behavior of massive concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (4), pp 1390-1401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies for prediction of drying cracks in heterogeneous materials: Comparison upon experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modeling of concrete nonlinear mechanical behavior at high temperatures with different damage-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (3), pp.920-931. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.1411 - 1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9707-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642095v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Young modulus variability on the mechanical behaviour of a nuclear containment vessel</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation on damage evolution of a concrete structure subjected to coupled leaching and creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.09.031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.891-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542640v1</w:t>
+                <w:t xml:space="preserve">hal-00542653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation on damage evolution of a concrete structure subjected to coupled leaching and creep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+                <w:t xml:space="preserve">Simulations numériques des essais semi-adiabatiques QAB et Langavant: Analyse et comparaison à des mesures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 278, pp 5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542653v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques des essais semi-adiabatiques QAB et Langavant: Analyse et comparaison à des mesures expérimentales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Prediction of elastic properties of cement pastes at early ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562099v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete calcium leaching at variable temperature: Experimental data and numerical model inverse identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.35-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of elastic properties of cement pastes at early ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lavinia</w:t>
+                <w:t xml:space="preserve">Effect of the Young modulus variability on the mechanical behaviour of a nuclear containment vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (3), pp.775-784. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.166 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878700v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between leaching and creep of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 238, pp. 2495-2506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412907v1</w:t>
+                <w:t xml:space="preserve">hal-00969192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 238 (238), pp.2495-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling between leaching and creep of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Maou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (38), pp 816-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viscoelastic approach for the assessment of the drying shrinkage behaviour of cementitious materials</w:t>
               </w:r>
@@ -8743,51 +8743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27, pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9792,961 +9792,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Thermal Pressurization in C-S-H Relevant for Concrete Spalling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Masara</w:t>
+                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391862v1</w:t>
+                <w:t xml:space="preserve">hal-04421747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+                <w:t xml:space="preserve">C-S-H sorption under temperature and relative humidity changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Further Reduction of CO2 -Emissions and Circularity in the Cement and Concrete Industry, 16th International Congress on the Chemistry of Cement 2023 - ICCC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421747v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H sorption under temperature and relative humidity changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">Numerical simulations for the determination of chloride diffusivity in reinforced concrete under tensile load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Further Reduction of CO2 -Emissions and Circularity in the Cement and Concrete Industry, 16th International Congress on the Chemistry of Cement 2023 - ICCC2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures Synercrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILEM, Jun 2023, Milos, Greece. pp.473-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391870v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations for the determination of chloride diffusivity in reinforced concrete under tensile load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+                <w:t xml:space="preserve">Development of a Thermo-Hydro-Mechanical Model of the Containment Vessel Vercors to Study Its Aging and Leak Tightness, Based on Specimen Tests and In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Perlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Mozayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures Synercrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_42⟩</w:t>
+              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures. SSCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311616v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Thermo-Hydro-Mechanical Model of the Containment Vessel Vercors to Study Its Aging and Leak Tightness, Based on Specimen Tests and In Situ Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Mozayan</w:t>
+                <w:t xml:space="preserve">Fiberglass Mesh Reinforced Rendering Mortar: Effect of Fiberglass Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures. SSCS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_29⟩</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.787-798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497642v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiberglass Mesh Reinforced Rendering Mortar: Effect of Fiberglass Reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Saba</w:t>
+                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497641v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">Diffusion des chlorures dans un tirant en béton armé maintenu sous chargement de traction : approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)²B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnique Montréal; Regroupement francophone pour la recherche et la formation sur le béton, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426554v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des chlorures dans un tirant en béton armé maintenu sous chargement de traction : approche expérimentale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Is Thermal Pressurization in C-S-H Relevant for Concrete Spalling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)²B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.66-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287843v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of wall effect in concrete</w:t>
               </w:r>
@@ -10866,77 +10866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon- Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,51 +11116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Initiation and Propagation in Fiber-Glass Reinforced Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11341,64 +11341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,77 +11708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11833,77 +11833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and water transfer in cementitious porous medium: thermal building and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cracow, Poland. pp.01023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11931,269 +11931,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SynerCrete'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338713v1</w:t>
+                <w:t xml:space="preserve">hal-01911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chan</w:t>
+                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Soleilhet</w:t>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911450v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying on the mechanical performances of concrete</w:t>
               </w:r>
@@ -12395,90 +12395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12510,1629 +12510,1616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692493v1</w:t>
+                <w:t xml:space="preserve">hal-01623486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623486v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+                <w:t xml:space="preserve">Prediction of concrete drying and its effect on gas permeability: application to a vessel of nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419655v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of concrete drying and its effect on gas permeability: application to a vessel of nuclear power plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in modelling of cement-based materials and structures at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Buszyk</w:t>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703424v1</w:t>
+                <w:t xml:space="preserve">hal-01703426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in modelling of cement-based materials and structures at early age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703426v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODELING OF CONCRETE AT EARLY AGE -BENCHMARK CARRIED OUT WITHIN COST TU 1404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Stefan</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">JCI-RILEM International Workshop on "Control of Cracking of Mass Concrete and Related Issues Concerning Early Age Cracking of Concrete Structures" - CONCRACK5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703428v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF CONCRETE AT EARLY AGE -BENCHMARK CARRIED OUT WITHIN COST TU 1404</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI-RILEM International Workshop on "Control of Cracking of Mass Concrete and Related Issues Concerning Early Age Cracking of Concrete Structures" - CONCRACK5-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703275v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703429v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Darquennes</w:t>
+                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417342v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Darquennes</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF CRACKING DUE TO SHRINKAGE RESTRAINT ON THE MECHANICAL BEHAVIOUR OF REINFORCED CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442288v1</w:t>
+                <w:t xml:space="preserve">hal-01706636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF CRACKING DUE TO SHRINKAGE RESTRAINT ON THE MECHANICAL BEHAVIOUR OF REINFORCED CONCRETE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hilaire</w:t>
+                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706636v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441976v1</w:t>
+                <w:t xml:space="preserve">irsn-03714512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
+                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.385-394</w:t>
+              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03714512v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carette</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03714502v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
               </w:r>
@@ -14157,64 +14144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14233,135 +14220,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623642v1</w:t>
+                <w:t xml:space="preserve">cea-02442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
               </w:r>
@@ -14449,381 +14449,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the mechanical behavior at early-age influence of the boundary conditions at the structure scale and multiscale estimation of ageing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Wang</w:t>
+                <w:t xml:space="preserve">T. Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CMS Workshop "Cracking of massive concrete structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703431v1</w:t>
+                <w:t xml:space="preserve">cea-02509241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical behavior at early-age influence of the boundary conditions at the structure scale and multiscale estimation of ageing properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bary</w:t>
+                <w:t xml:space="preserve">K Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS Workshop "Cracking of massive concrete structures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conmat 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509241v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Gagné</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conmat 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695983v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale estimation of the thermal properties of cement-based materials at early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14861,90 +14861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15081,51 +15081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of elastic properties of cement based materials at early age based on a combined numerical and analytical multiscale micromechanics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15265,260 +15265,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">On the very long term delayed behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cirée</w:t>
+                <w:t xml:space="preserve">F Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quesada</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">1st International conference on Ageing of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Delft, Netherlands. pp.218885 - 218885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154021v1</w:t>
+                <w:t xml:space="preserve">hal-01695976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the very long term delayed behaviour of concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Barré</w:t>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gallitre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Ageing of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Delft, Netherlands. pp.218885 - 218885</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695976v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement de poutres en béton précontraint: Instrumentation des torons de précontrainte par fibres optiques</w:t>
               </w:r>
@@ -15543,64 +15543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(RF)2 B - Quinzième édition des Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15619,393 +15619,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of internal stresses generated by hydration on the concrete mechnical behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Torrenti</w:t>
+                <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCos-8 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1486-1497</w:t>
+              <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876945v1</w:t>
+                <w:t xml:space="preserve">hal-05228352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Experimental analysis of drying shrinkage cracking in coating mortars by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ait-Mokthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
+              <w:t xml:space="preserve">Concreep 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228352v1</w:t>
+                <w:t xml:space="preserve">hal-01695982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of drying shrinkage cracking in coating mortars by digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deves</w:t>
+                <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concreep 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.348-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413111.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695982v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of cracking induced by drying shrinkage in concrete using a mesoscopic approach: Influence of aggregates restraint and skin effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16021,187 +16043,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConCreep 8 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Consequences of internal stresses generated by hydration on the concrete mechnical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FraMCos-8 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1486-1497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784413111.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117024v1</w:t>
+                <w:t xml:space="preserve">hal-01876945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de perméabilité en milieu fissuré : approche méso-macro</w:t>
               </w:r>
@@ -16213,64 +16213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16338,77 +16338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microdurability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16468,51 +16468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16589,64 +16589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16684,103 +16684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of micro-cracking during drying for a mortar restrained by a concrete substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Material Construction ConMat'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nagoya, Japan</w:t>
@@ -16809,77 +16809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique du comportement hydro-mécanique des matériaux à matrice cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16930,64 +16930,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale d’un béton au jeune age et modélisation macroscopique associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17019,329 +17019,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Sicard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023119v1</w:t>
+                <w:t xml:space="preserve">hal-00122449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Austria. pp.231-237</w:t>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023122v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Austria. pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122449v1</w:t>
+                <w:t xml:space="preserve">hal-00023122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and shrinkage : effect of induced cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17405,77 +17405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Mechanical percolation in cement pastes at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17582,77 +17582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17677,51 +17677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au jeune âge du béton : approche 3D du seuil de percolation mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17785,51 +17785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17867,51 +17867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of basic creep on the early-age behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18814,770 +18814,770 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
+                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231444v1</w:t>
+                <w:t xml:space="preserve">hal-05231437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
+                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231437v1</w:t>
+                <w:t xml:space="preserve">hal-05231444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab-on-grade: Chaponost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Larrard</w:t>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Recycling Research and Practice, 1st Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781351052825-30⟩</w:t>
+              <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425681v1</w:t>
+                <w:t xml:space="preserve">hal-04425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
+              <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp 187-212, 2019, 9781138724723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425639v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
+                <w:t xml:space="preserve">Slab-on-grade: Chaponost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grondin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">François de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daogui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp 187-212, 2019, 9781138724723. </w:t>
+              <w:t xml:space="preserve">Concrete Recycling Research and Practice, 1st Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781351052825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781351052825-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414948v1</w:t>
+                <w:t xml:space="preserve">hal-04425681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 - Propriétés mécaniques différées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19662,51 +19662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.619-628, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19882,51 +19882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19994,64 +19994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20150,51 +20150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Heinfling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol Urbain / Traité MIM - Mécanique et Ingéniérie des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Breysse, pp.295-361, 2005</w:t>
@@ -20565,51 +20565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D6C02D6"/>
+    <w:nsid w:val="AA52E1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20796,51 +20796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-benboudjema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-0856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120796627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04273089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023220304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Hayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongguo John Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107260" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van Bunderen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandewalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cement.2021.100015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t &#352;milauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#225;sek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gasch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.269" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6Q4HKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Samb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhaly Ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Fall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0514-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPDNSHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9327-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.04.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0704-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyniecki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WQX2VTR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.08.050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT62FX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896756" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.09.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX1NQSLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW9WZGX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.671048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semenadisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667708" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9707-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A41DA482F14D33F5A28025F7EB53D5AC7A4DB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ752WDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542640v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.09.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693268" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878700v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lavinia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Colina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPHTHWTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693800v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.04.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GN37KT0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969192v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Torrenti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9126-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CL5XD0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14203" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2004.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHBQ9JNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2005)131:11(1195)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_42" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mozayan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_29" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497641v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_71" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287843v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Sayari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_31" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa sayari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Honorio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Adia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar-Ateeq Mahmood" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824001023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703275v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706636v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honorio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695981v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Torrenti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995159v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695976v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barr&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallitre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mauroux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mokthar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738418v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536367v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418187v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023119v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duong" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023122v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122449v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068986v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bissonnette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070981v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023050v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023073v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425691v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425699v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Dao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Derrible" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Vu Khoa Huynh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425724v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425681v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-30" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200365v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-70" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738409v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Torrenti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3445-0_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BF567C433B1CEDBC09A6BE8C5DD4B0DD6AE5DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deleruyelle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10546-54" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022494v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinfling" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425742v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.S1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-benboudjema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-0856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120796627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023220304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Hayes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongguo John Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04273089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van Bunderen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandewalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cement.2021.100015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119421" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t &#352;milauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#225;sek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6Q4HKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.10.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPDNSHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Samb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhaly Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0514-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9327-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.04.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0704-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyniecki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WQX2VTR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.08.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT62FX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896756" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.09.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX1NQSLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.671048" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semenadisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667708" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW9WZGX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ752WDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9707-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A41DA482F14D33F5A28025F7EB53D5AC7A4DB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693268" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lavinia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.09.031" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GN37KT0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Colina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPHTHWTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Torrenti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9126-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CL5XD0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14203" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2004.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHBQ9JNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2005)131:11(1195)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_42" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mozayan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_29" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saba" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_71" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Sayari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_31" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa sayari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Honorio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Adia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar-Ateeq Mahmood" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824001023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703426v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703275v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509241v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honorio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695981v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Torrenti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995159v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695976v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallitre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695982v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mauroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mokthar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738418v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536367v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418187v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122449v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023119v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023122v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068986v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bissonnette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070981v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023050v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023073v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425691v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425699v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Dao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Derrible" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Vu Khoa Huynh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425724v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425681v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-30" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200365v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-70" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738409v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Torrenti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3445-0_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BF567C433B1CEDBC09A6BE8C5DD4B0DD6AE5DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deleruyelle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10546-54" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022494v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinfling" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425742v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.S1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>