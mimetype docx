--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -115,50 +115,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">120796627</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">218443621</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000359618801</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -181,3707 +223,3720 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR impacts on the behaviour of mortar submitted to a pull-out test inside a X-ray tomograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 169, pp.106540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation, Hydrophilicity, and Sorption Hysteresis in C–S–H Pores: Coupled Effects of Relative Humidity and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (52), pp.27286-27298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (5), pp.117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424196v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Romain Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164383v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric permittivity of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 169, pp.107178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Thion</w:t>
+                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489992v1</w:t>
+                <w:t xml:space="preserve">hal-04164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water in C-S-H: Effect of the temperature on (de)sorption</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.107179. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04086019v1</w:t>
+                <w:t xml:space="preserve">hal-04424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption in C-S-H at the molecular level: Disjoining pressures, effective interactions, hysteresis, and cavitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Surface water in C-S-H: Effect of the temperature on (de)sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.107047. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107047⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 169, pp.107179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884014v1</w:t>
+                <w:t xml:space="preserve">hal-04086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sorption in C-S-H at the molecular level: Disjoining pressures, effective interactions, hysteresis, and cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Longfei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.107047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156281v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction expansion model for confined concrete with stress-dependency and casting direction anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Hayes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhongguo John Ma</w:t>
+                <w:t xml:space="preserve">Longfei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107260⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424187v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alkali-silica reaction expansion model for confined concrete with stress-dependency and casting direction anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Longfei Chen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongguo John Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.107260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273089v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of the drying process in porous media using the parallel and series moitrue transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1952488⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023220304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424938v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (3), pp.04021477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+                <w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 330, </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1952488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722692v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and modelling of mechanical properties and shrinkage of concrete recycling flash calcined dredging sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline van Bunderen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103787⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424202v1</w:t>
+                <w:t xml:space="preserve">hal-03722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations of RILEM TC 287-CCS: thermo-chemo-mechanical modelling of massive concrete structures towards cracking risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis and modelling of mechanical properties and shrinkage of concrete recycling flash calcined dredging sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline van Bunderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Snellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Azenha</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Özlem Cizer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01732-8⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.103787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263213v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat capacity, isothermal compressibility, isosteric heat of adsorption and thermal expansion of water confined in C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cement.2021.100015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pore pressure on cracking and mechanical performance of concrete subjected to drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recommendations of RILEM TC 287-CCS: thermo-chemo-mechanical modelling of massive concrete structures towards cracking risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkoulis Kanavaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103727⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01732-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930373v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Role of pore pressure on cracking and mechanical performance of concrete subjected to drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487305v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of experiment methodology based on identification of parameters in concrete drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 256, pp.119421 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of the pore solution in cement-based materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.112548. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.117001 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455700v1</w:t>
+                <w:t xml:space="preserve">hal-03487305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical modeling of restrained ring test: COST TU1404 benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric properties of the pore solution in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vít Šmilauer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425281v1</w:t>
+                <w:t xml:space="preserve">hal-02455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hygro-mechanical modeling of restrained ring test: COST TU1404 benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vít Šmilauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Havlásek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E.-M. Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.116543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112672v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in isothermal conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04425285v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in isothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of cement-based materials: Multiscale estimations at early-age</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695165v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Mechanical Behavior Analysis of Flexible Lateritic Pavements of Senegal (West Africa) by FEM for M.-E. Pavement Design</w:t>
               </w:r>
@@ -3919,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhaly Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissa Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (5), pp.2939-2956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3991,14068 +4046,14439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoelastic Unitary Crack-Opening strain tensor for crack width assessment in fractured concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal properties of cement-based materials: Multiscale estimations at early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (2), pp.223 - 243. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.205 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-016-9327-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681116v1</w:t>
+                <w:t xml:space="preserve">hal-01695165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influential factors in volume change measurements for cementitious materials at early ages and in Isothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp. 105-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of n-coated composite spheres assemblage in an ageing linear viscoelastic framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A viscoelastic Unitary Crack-Opening strain tensor for crack width assessment in fractured concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sanahuja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.223 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-016-9327-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896677v1</w:t>
+                <w:t xml:space="preserve">hal-01681116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective properties of n-coated composite spheres assemblage in an ageing linear viscoelastic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Olivier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Julien Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695953v1</w:t>
+                <w:t xml:space="preserve">hal-01896677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Darquennes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Gagné</w:t>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.717 - 727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01695960v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibres on early age cracking of concrete tunnel lining. Part II: Numerical simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. D’aloia</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.1017 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695957v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the thermo-chemo-mechanical behaviour of massive concrete structures at early-age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Effect of fibres on early age cracking of concrete tunnel lining. Part II: Numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D’aloia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.221 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0704-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695958v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.31 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale estimation of ageing viscoelastic properties of cement-based materials: A combined analytical and numerical approach to estimate the behaviour at early age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Factors affecting the thermo-chemo-mechanical behaviour of massive concrete structures at early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (8), pp.3055 - 3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0704-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695959v1</w:t>
+                <w:t xml:space="preserve">hal-01695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibres on early age cracking of concrete tunnel lining. Part I: Laboratory ring test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. D’aloia</w:t>
+                <w:t xml:space="preserve">Multiscale estimation of ageing viscoelastic properties of cement-based materials: A combined analytical and numerical approach to estimate the behaviour at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.07.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01695955v1</w:t>
+                <w:t xml:space="preserve">hal-01695959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement–concrete bond behavior: Experimentation in drying conditions and meso-scale modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Effect of fibres on early age cracking of concrete tunnel lining. Part I: Laboratory ring test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D’aloia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.07.028⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.215 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695962v1</w:t>
+                <w:t xml:space="preserve">hal-01695955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of boundary and initial conditions in the chemo-thermal analysis of a massive concrete structure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinforcement–concrete bond behavior: Experimentation in drying conditions and meso-scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.173 - 188. </w:t>
+              <w:t xml:space="preserve">, 2015, 101, pp.570 - 582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695965v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the contribution of boundary and initial conditions in the chemo-thermal analysis of a massive concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.173 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006624v1</w:t>
+                <w:t xml:space="preserve">hal-01695965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the time of demoulding on adhesion of cement-based mortar modified with cellulose ether</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896756⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.536-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695966v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Influence of the time of demoulding on adhesion of cement-based mortar modified with cellulose ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hilaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthaud</w:t>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01727359v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep Consideration Effect on Meso-Scale Modeling of Concrete Hydration Process and Consequences on the Mechanical Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000607⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944344v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Creep Consideration Effect on Meso-Scale Modeling of Concrete Hydration Process and Consequences on the Mechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (12), pp 1808-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845982v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiphysics model for concrete at early age applied to repairs problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Sa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Berthaud</w:t>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.09.042⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04695201v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Creep: A Coupling Between Creep and Damage – Application to the Case of Radioactive Waste Disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage Mechanics of Cementitious Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wiley Online Books, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118562086.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial variability of leaching kinetics parameters on the lifespan of a concrete structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiphysics model for concrete at early age applied to repairs problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas de Larrard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.606-624. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.374-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.671048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737604v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early-age thermal behaviour on damage risks in massive concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (5), pp.589 - 605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrical resistivity: variability assessment on two concretes: protocol study in laboratory and assessment on site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Analysis of semi-adiabiatic tests for the prediction of early-age behavior of massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Semenadisse</w:t>
+                <w:t xml:space="preserve">Briffaut Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahas Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667708⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.634 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695969v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of temperature on accelerated leaching in ammonium nitrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Study of electrical resistivity: variability assessment on two concretes: protocol study in laboratory and assessment on site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Semenadisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.322 - 335. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.298 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.675175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695970v1</w:t>
+                <w:t xml:space="preserve">hal-01695969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the spatial variability of leaching kinetics parameters on the lifespan of a concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.101⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.606-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.671048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860290v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling the influence of temperature on accelerated leaching in ammonium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.322 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.675175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727503v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cracking due to drying in coating mortars by digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deves</w:t>
+                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01695967v1</w:t>
+                <w:t xml:space="preserve">hal-01727503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies for prediction of drying cracks in heterogeneous materials: Comparison upon experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp 373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642095v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal active restrained shrinkage ring test to study the early age behavior of massive concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Nahas</w:t>
+                <w:t xml:space="preserve">Study of cracking due to drying in coating mortars by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.044⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (7), pp.1014 - 1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881450v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of concrete nonlinear mechanical behavior at high temperatures with different damage-based approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the thermal active restrained shrinkage ring test to study the early age behavior of massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (8), pp.1411 - 1429. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp 1390-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9707-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695971v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation on damage evolution of a concrete structure subjected to coupled leaching and creep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical strategies for prediction of drying cracks in heterogeneous materials: Comparison upon experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693268⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3), pp.920-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542653v1</w:t>
+                <w:t xml:space="preserve">hal-00642095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques des essais semi-adiabatiques QAB et Langavant: Analyse et comparaison à des mesures expérimentales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling of concrete nonlinear mechanical behavior at high temperatures with different damage-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.1411 - 1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9707-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562099v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of elastic properties of cement pastes at early ages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques des essais semi-adiabatiques QAB et Langavant: Analyse et comparaison à des mesures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 278, pp 5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878700v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete calcium leaching at variable temperature: Experimental data and numerical model inverse identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation on damage evolution of a concrete structure subjected to coupled leaching and creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.891-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00542649v1</w:t>
+                <w:t xml:space="preserve">hal-00542653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Young modulus variability on the mechanical behaviour of a nuclear containment vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Concrete calcium leaching at variable temperature: Experimental data and numerical model inverse identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.09.031⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542640v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prediction of elastic properties of cement pastes at early ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lavinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969192v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of the Young modulus variability on the mechanical behaviour of a nuclear containment vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 238 (238), pp.2495-2506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.04.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, pp.166 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04693800v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between leaching and creep of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 238, pp. 2495-2506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00412907v1</w:t>
+                <w:t xml:space="preserve">hal-00969192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoelastic approach for the assessment of the drying shrinkage behaviour of cementitious materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -M. Torrenti</w:t>
+                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-006-9126-8⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 238 (238), pp.2495-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693662v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling between leaching and creep of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Maou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (38), pp 816-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/14203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155750v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between drying, shrinkage, creep and cracking phenomena in concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">A viscoelastic approach for the assessment of the drying shrinkage behaviour of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2004.09.012⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.163--174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-006-9126-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022493v1</w:t>
+                <w:t xml:space="preserve">hal-00693662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interaction between drying, shrinkage, creep and cracking phenomena in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2004.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (277), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/14203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural effects of drying shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 131 (11), pp.1195-1199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2005)131:11(1195)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du séchage et du retrait d'un béton de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil (RUGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres d'un modèle d'endommagement. Influence des conditions aux limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aix-Marseille, France. pp.349-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.43.1.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du gonflement lors de la RAS: apport de la modélisation thermodynamique et de la micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du retrait et comportement mécanique sous chargement cyclique de bétons biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 èmes journées scientifiques du (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling of ASR Products and estimates of crystallization pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177830v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of ASR Products and estimates of crystallization pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177822v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debonding quantification via Digital Volume Correlation. Application to a mortar reinforcement pull-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - iDICs 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations for the determination of chloride diffusivity in reinforced concrete under tensile load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures Synercrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILEM, Jun 2023, Milos, Greece. pp.473-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421747v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H sorption under temperature and relative humidity changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Further Reduction of CO2 -Emissions and Circularity in the Cement and Concrete Industry, 16th International Congress on the Chemistry of Cement 2023 - ICCC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391870v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations for the determination of chloride diffusivity in reinforced concrete under tensile load</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">C-S-H sorption under temperature and relative humidity changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Masara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures Synercrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Further Reduction of CO2 -Emissions and Circularity in the Cement and Concrete Industry, 16th International Congress on the Chemistry of Cement 2023 - ICCC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311616v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Thermo-Hydro-Mechanical Model of the Containment Vessel Vercors to Study Its Aging and Leak Tightness, Based on Specimen Tests and In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Perlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahsa Mozayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures. SSCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Marseille, France. pp.289-300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiberglass Mesh Reinforced Rendering Mortar: Effect of Fiberglass Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.787-798, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diffusion des chlorures dans un tirant en béton armé maintenu sous chargement de traction : approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)²B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnique Montréal; Regroupement francophone pour la recherche et la formation sur le béton, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426554v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des chlorures dans un tirant en béton armé maintenu sous chargement de traction : approche expérimentale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)²B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnique Montréal; Regroupement francophone pour la recherche et la formation sur le béton, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287843v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Thermal Pressurization in C-S-H Relevant for Concrete Spalling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Masara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.66-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of wall effect in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Sayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Conference - Numerical Modeling Strategies for Sustainable Concrete Structures (SSCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon- Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de la Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCRETE DRYING KINETICS: DEVELOPMENT OF AN ACCELERATED DRYING PROTOCOL IN FIRE TESTINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa sayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mohaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib international congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Initiation and Propagation in Fiber-Glass Reinforced Mortars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical estimation of crack openings in concrete structures under multi-physic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures. CRC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures - CRC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497644v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of crack openings in concrete structures under multi-physic loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crack Initiation and Propagation in Fiber-Glass Reinforced Mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar-Ateeq Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures - CRC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures. CRC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gif-Sur-Yvette, France. pp.63-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72921-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304909v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Electromagnetic properties of concrete: bottom-up modeling from the molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Carasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Cascudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RILEM-SC2020 Ambitioning a Sustainable Future for Built Environment: Comprehensive Strategies for Unprecedented Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimarães, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76547-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944819v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of concrete: bottom-up modeling from the molecular scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Cascudo</w:t>
+                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM-SC2020 Ambitioning a Sustainable Future for Built Environment: Comprehensive Strategies for Unprecedented Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500081v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie GC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and water transfer in cementitious porous medium: thermal building and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cracow, Poland. pp.01023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201824001023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Soleilhet</w:t>
+                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911450v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SynerCrete'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338713v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying on the mechanical performances of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGRO-MECHANICAL MODELLING OF SELF INDUCED STRESSES: THE CASE OF VERCORS GUSSET</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD 2018 International symposium on Concrete modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">SynerCrete'18 - The International Federation for Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153141v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">HYGRO-MECHANICAL MODELLING OF SELF INDUCED STRESSES: THE CASE OF VERCORS GUSSET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete'18 - The International Federation for Structural Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">CONMOD 2018 International symposium on Concrete modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338936v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623486v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419655v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of concrete drying and its effect on gas permeability: application to a vessel of nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in modelling of cement-based materials and structures at early age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
+                <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703426v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recent advances in modelling of cement-based materials and structures at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Stefan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703428v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF CONCRETE AT EARLY AGE -BENCHMARK CARRIED OUT WITHIN COST TU 1404</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI-RILEM International Workshop on "Control of Cracking of Mass Concrete and Related Issues Concerning Early Age Cracking of Concrete Structures" - CONCRACK5-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703275v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703429v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+                <w:t xml:space="preserve">MODELING OF CONCRETE AT EARLY AGE -BENCHMARK CARRIED OUT WITHIN COST TU 1404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">JCI-RILEM International Workshop on "Control of Cracking of Mass Concrete and Related Issues Concerning Early Age Cracking of Concrete Structures" - CONCRACK5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417342v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692493v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF CRACKING DUE TO SHRINKAGE RESTRAINT ON THE MECHANICAL BEHAVIOUR OF REINFORCED CONCRETE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706636v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441976v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03714512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03714502v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623642v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF CRACKING DUE TO SHRINKAGE RESTRAINT ON THE MECHANICAL BEHAVIOUR OF REINFORCED CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441933v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442288v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695977v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical behavior at early-age influence of the boundary conditions at the structure scale and multiscale estimation of ageing properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS Workshop "Cracking of massive concrete structures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509241v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Modelling the mechanical behavior at early-age influence of the boundary conditions at the structure scale and multiscale estimation of ageing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conmat 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">CMS Workshop "Cracking of massive concrete structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695983v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Conmat 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703431v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale estimation of the thermal properties of cement-based materials at early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSCS 2015 - RILEM International Conference: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Duke University, North Carolina State University, the University of North Carolina - Chapel Hill, and North Carolina Central University, Jun 2015, Durham, NC, United States</w:t>
+              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169261v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the very long term delayed behavior of biaxially prestressed structures: the case of the containments of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of elastic properties of cement based materials at early age based on a combined numerical and analytical multiscale micromechanics approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD 2014 - RILEM International Symposium on Concrete Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pekin, China. pp.236-243</w:t>
+              <w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University, North Carolina State University, the University of North Carolina - Chapel Hill, and North Carolina Central University, Jun 2015, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02995159v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB-4 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the very long term delayed behaviour of concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Gallitre</w:t>
+                <w:t xml:space="preserve">Estimation of elastic properties of cement based materials at early age based on a combined numerical and analytical multiscale micromechanics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Ageing of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Delft, Netherlands. pp.218885 - 218885</w:t>
+              <w:t xml:space="preserve">CONMOD 2014 - RILEM International Symposium on Concrete Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pekin, China. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695976v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02995159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the very long term delayed behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cirée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J M Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">1st International conference on Ageing of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Delft, Netherlands. pp.218885 - 218885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154021v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement de poutres en béton précontraint: Instrumentation des torons de précontrainte par fibres optiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(RF)2 B - Quinzième édition des Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065930v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement de poutres en béton précontraint: Instrumentation des torons de précontrainte par fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
+              <w:t xml:space="preserve">(RF)2 B - Quinzième édition des Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228352v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of drying shrinkage cracking in coating mortars by digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deves</w:t>
+                <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concreep 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695982v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Experimental analysis of drying shrinkage cracking in coating mortars by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ait-Mokthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concreep 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117024v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of cracking induced by drying shrinkage in concrete using a mesoscopic approach: Influence of aggregates restraint and skin effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConCreep 8 proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.348-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413111.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876946v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of internal stresses generated by hydration on the concrete mechnical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of cracking induced by drying shrinkage in concrete using a mesoscopic approach: Influence of aggregates restraint and skin effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCos-8 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1486-1497</w:t>
+              <w:t xml:space="preserve">ConCreep 8 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876945v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de perméabilité en milieu fissuré : approche méso-macro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of internal stresses generated by hydration on the concrete mechnical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfert 2012: : propriétés de transfert des géomatériaux :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">FraMCos-8 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1486-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623958v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of cement based materials and hydration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microdurability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.4620.8007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro numerical approach to macroscopic permeability of fractured concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Calcul de perméabilité en milieu fissuré : approche méso-macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Computational Plasticity - COMPLAS XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Transfert 2012: : propriétés de transfert des géomatériaux :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624656v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach for Modelling Calcium Leaching in Concrete Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Deleruyelle</w:t>
+                <w:t xml:space="preserve">Meso-macro numerical approach to macroscopic permeability of fractured concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading. Proceedings of the 6th International Conference on Concrete Under Severe Conditions (CONSEC'10), Merida, Yucatan, Mexico, 7-9 June 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.625--632</w:t>
+              <w:t xml:space="preserve">XI International Conference on Computational Plasticity - COMPLAS XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738418v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of micro-cracking during drying for a mortar restrained by a concrete substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probabilistic Approach for Modelling Calcium Leaching in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Material Construction ConMat'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading. Proceedings of the 6th International Conference on Concrete Under Severe Conditions (CONSEC'10), Merida, Yucatan, Mexico, 7-9 June 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.625--632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536367v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique du comportement hydro-mécanique des matériaux à matrice cimentaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of micro-cracking during drying for a mortar restrained by a concrete substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Material Construction ConMat'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418187v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d’un béton au jeune age et modélisation macroscopique associée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique du comportement hydro-mécanique des matériaux à matrice cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390708v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale d’un béton au jeune age et modélisation macroscopique associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122449v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Austria. pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023119v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical threshold of cementitious materials at early age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Austria. pp.231-237</w:t>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023122v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying and shrinkage : effect of induced cracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early age behaviour of concrete nuclear containments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Micheline Moranville</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068986v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Mechanical percolation in cement pastes at early age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Drying and shrinkage : effect of induced cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bissonnette</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Moranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122451v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution du module d'Young de pâtes de ciment au jeune âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">2D Mechanical percolation in cement pastes at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
+              <w:t xml:space="preserve">2d International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070981v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'évolution du module d'Young de pâtes de ciment au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068978v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au jeune âge du béton : approche 3D du seuil de percolation mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A meso-scale approach for the modeling of concrete behavior at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023050v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying shrinkage as a viscoelastic response due to internal pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basic creep on the early-age behaviour of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comportement au jeune âge du béton : approche 3D du seuil de percolation mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023073v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of basic creep on the early-age behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of interfacial transition zone and aggregates on the time-dependent behavior of mortar and concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRAMCOS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Fracture Mechanics for Concrete and Concrete Structures, 2004, Vail, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18062,741 +18488,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Shrinkage of Biobased Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Jaineiro, Brazil. 60, Springer Nature Switzerland, 2025, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkoulis Kanavaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures SynerCrete’23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, 2023, RILEM Bookseries, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer Nature Switzerland, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425691v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkoulis Kanavaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures SynerCrete’23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer Nature Switzerland, 2023, RILEM Bookseries, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9⟩</w:t>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425695v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkoulis Kanavaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, 2021, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72921-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Ha-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Van Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybil Derrible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dat Vu Khoa Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54, Springer Singapore, 2020, Lecture Notes in Civil Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synercrete'18: Interdisciplinary Approaches For Cement-Based Materials And Structural Concrete: Synergizing Expertise And Bridging Scales Of Space And Time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synercrete'18: Interdisciplinary Approaches For Cement-Based Materials And Structural Concrete: Synergizing Expertise And Bridging Scales Of Space And Time.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18806,1432 +19232,1432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
+              <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp 187-212, 2019, 9781138724723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425639v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
+              <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414948v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab-on-grade: Chaponost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daogui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling Research and Practice, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9781351052825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 - Propriétés mécaniques différées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 241-272, 2018, Les collections de l'IFSTTAR OSI4, 978-2-85782-746-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the thermo-chemo-mechanical behavior of massive concrete structures at early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.619-628, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16645-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03200365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Between Leaching and Mechanical Behaviour of Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement-Based Materials for Nuclear Waste Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, New York, NY, pp.69--84, 2013, 978-1-4614-3444-3 978-1-4614-3445-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-3445-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modelling of calcium leaching in a tunnel for nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LHostis, V. and Philipose, K. and Gens, R. and Galle, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amp 2010 - International Workshop on Ageing Management of Nuclear Power Plants and Waste Disposal Structures (efc Event 334)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, E D P Sciences, pp.04004, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach for modelling long-term behaviour and creep failure of a concrete structure subjected to calcium leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.461--469, 2010, 978-0-415-58479-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b10546-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différés : fluage et retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Heinfling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol Urbain / Traité MIM - Mécanique et Ingéniérie des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Breysse, pp.295-361, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20241,146 +20667,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Interdisciplinary approaches for cement-based materials and structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (Special_Issue), pp.S1-S108, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3151/jact.17.S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20390,114 +20816,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DES DEFORMATIONS DIFFEREES DU BETON SOUS SOLLICITATIONS BIAXIALES. APPLICATION AUX ENCEINTES DE CONFINEMENT DE BATIMENTS REACTEURS DES CENTRALES NUCLEAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Marne la Vallée, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId495"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20565,51 +20991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA52E1D4"/>
+    <w:nsid w:val="CC18F5F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20796,51 +21222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-benboudjema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-0856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120796627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023220304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Hayes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongguo John Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04273089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van Bunderen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandewalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cement.2021.100015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119421" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t &#352;milauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#225;sek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6Q4HKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.10.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPDNSHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Samb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhaly Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0514-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9327-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.04.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0704-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyniecki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WQX2VTR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.08.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT62FX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896756" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.09.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX1NQSLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.671048" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semenadisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667708" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW9WZGX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ752WDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9707-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A41DA482F14D33F5A28025F7EB53D5AC7A4DB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693268" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lavinia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.09.031" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GN37KT0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Colina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPHTHWTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Torrenti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9126-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CL5XD0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14203" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2004.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHBQ9JNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2005)131:11(1195)" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_42" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mozayan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_29" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saba" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_71" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Sayari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_31" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa sayari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Honorio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Adia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar-Ateeq Mahmood" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824001023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703426v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703275v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509241v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honorio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695981v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Torrenti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995159v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695976v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallitre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695982v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mauroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mokthar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738418v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536367v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418187v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122449v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023119v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023122v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068986v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bissonnette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070981v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023050v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023073v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425691v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425699v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Dao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Derrible" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Vu Khoa Huynh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425724v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425681v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-30" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200365v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-70" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738409v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Torrenti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3445-0_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BF567C433B1CEDBC09A6BE8C5DD4B0DD6AE5DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deleruyelle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10546-54" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022494v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinfling" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425742v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.S1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-benboudjema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-0856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120796627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218443621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359618801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023220304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongguo John Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04273089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van Bunderen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandewalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cement.2021.100015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119421" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t &#352;milauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#225;sek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gasch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.269" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6Q4HKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.10.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPDNSHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Samb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhaly Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0514-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9327-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.04.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0704-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyniecki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.07.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WQX2VTR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.08.050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT62FX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896756" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.09.042" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX1NQSLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briffaut Matthieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahas Georges" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92VK1SJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semenadisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.671048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695967v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW9WZGX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ752WDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695971v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9707-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A41DA482F14D33F5A28025F7EB53D5AC7A4DB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542653v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693268" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lavinia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542640v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.04.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GN37KT0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Colina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPHTHWTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Torrenti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9126-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CL5XD0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2004.09.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHBQ9JNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14203" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2005)131:11(1195)" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_42" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497642v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mozayan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_29" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_71" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391862v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712835v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Sayari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_31" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712823v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa sayari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Honorio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Adia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497644v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar-Ateeq Mahmood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497645v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824001023" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703424v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703426v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703275v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706636v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honorio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695981v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Torrenti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695976v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barr&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallitre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695982v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mauroux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mokthar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024295v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4620.8007" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536367v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418187v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390708v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023122v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duong" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068986v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122451v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bissonnette" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070981v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023074v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023050v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023073v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787994v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425695v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425691v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425699v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193405v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Dao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Derrible" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Vu Khoa Huynh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425724v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425681v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-30" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200365v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-70" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738409v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Torrenti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3445-0_7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BF567C433B1CEDBC09A6BE8C5DD4B0DD6AE5DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738417v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738419v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deleruyelle" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10546-54" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022494v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinfling" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425742v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.S1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006945v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>