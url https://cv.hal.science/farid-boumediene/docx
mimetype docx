--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,12946 +234,13092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of one of the most common complications in patients living with diabetes in Mauritius: the diabetic foot</w:t>
+                <w:t xml:space="preserve">Effects of an Educational Comic Book on Knowledge, Attitudes, and Practices Regarding Epilepsy among Adolescents in Quito, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luqman Nisa</w:t>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+                <w:t xml:space="preserve">Camilo Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concheta Tchibozo</w:t>
+                <w:t xml:space="preserve">Mavel Lopez-Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaad Toofanee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Steciuk</w:t>
+                <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cegh.2025.102265⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000550843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539872v1</w:t>
+                <w:t xml:space="preserve">hal-05595330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The awareness and knowledge of multiple sclerosis patients about their disease: A Lebanese cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptive epidemiology of one of the most common complications in patients living with diabetes in Mauritius: the diabetic foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqman Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Issa</w:t>
+                <w:t xml:space="preserve">Concheta Tchibozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghida Ismail</w:t>
+                <w:t xml:space="preserve">Shaad Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taghrid El-Hajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Tfaily</w:t>
+                <w:t xml:space="preserve">Damien Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.106255⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, pp.102265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cegh.2025.102265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006099v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Effects of Mental Health e‐Learning on the Knowledge, Attitudes and Practices of Primary Healthcare Professionals in Mali. A Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Mroueh</w:t>
+                <w:t xml:space="preserve">Quality of life and access to treatment for patients with multiple sclerosis during economic crisis: the Lebanese experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Poudiougou</w:t>
+                <w:t xml:space="preserve">Ghida Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Kleinebreil</w:t>
+                <w:t xml:space="preserve">Malak Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Moussaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Taghrid El-Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Tfaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eip.70001⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-025-03970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942367v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of natalizumab and anti-CD20 monoclonal antibodies in relapsing-remitting multiple sclerosis: a real-world propensity-score matched study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Seizures: Psychiatric comorbidities in children with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raed Alroughani</w:t>
+                <w:t xml:space="preserve">Dana Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Frouk Ahmed Mohamed</w:t>
+                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Joseph Khoury</w:t>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Hmaimess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2024-335704⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.110234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.110234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225600v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of peripheral neuropathies in sub-Saharan Africa from 2000 to 2020: systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seven Months After Tropical Cyclone Chido in Mayotte: Early Lessons and Brain Health Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlos Sowanou</w:t>
+                <w:t xml:space="preserve">Jacques Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Choki</w:t>
+                <w:t xml:space="preserve">Maxime Ransay-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervenche Fotso</w:t>
+                <w:t xml:space="preserve">Alain Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+                <w:t xml:space="preserve">Xavier Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Neuroepidemiology in Africa, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Annals of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000542604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/aogh.4921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225821v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of an educational comic book on the knowledge, attitudes and practices regarding epilepsy among public schoolchildren in Mauritius</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Chengan</w:t>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Noormamode</w:t>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedas Moonsamy</w:t>
+                <w:t xml:space="preserve">Inès Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neeshti Reetoo</w:t>
+                <w:t xml:space="preserve">Karl Angendu Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2025.02.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965288v1</w:t>
+                <w:t xml:space="preserve">hal-05047078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Peripheral Neuropathies in Sub-Saharan Africa from 2000 to 2020: Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+                <w:t xml:space="preserve">Evaluating the Effects of Mental Health e‐Learning on the Knowledge, Attitudes and Practices of Primary Healthcare Professionals in Mali. A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Poudiougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kleinebreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000542604⟩</w:t>
+              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eip.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229533v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and access to treatment for patients with multiple sclerosis during economic crisis: the Lebanese experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The awareness and knowledge of multiple sclerosis patients about their disease: A Lebanese cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghida Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid El-Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Tfaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-025-03970-7⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.106255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076970v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of peripheral neuropathies in sub-Saharan Africa from 2000 to 2020: systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Brisset</w:t>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlos Sowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Choki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervenche Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Neuroepidemiology in Africa, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047078v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Seizures: Psychiatric comorbidities in children with epilepsy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effectiveness of natalizumab and anti-CD20 monoclonal antibodies in relapsing-remitting multiple sclerosis: a real-world propensity-score matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Hmaimess</w:t>
+                <w:t xml:space="preserve">Bassem Yamout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Alroughani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Frouk Ahmed Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Joseph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.110234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, jnnp-2024-335704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2024-335704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867890v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven Months After Tropical Cyclone Chido in Mayotte: Early Lessons and Brain Health Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deparis</w:t>
+                <w:t xml:space="preserve">Evaluating the effect of an educational comic book on the knowledge, attitudes and practices regarding epilepsy among public schoolchildren in Mauritius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Chengan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Noormamode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedas Moonsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeshti Reetoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/aogh.4921⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2025.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552076v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an intervention program to improve mental health and epilepsy care in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gérard</w:t>
+                <w:t xml:space="preserve">Epidemiology of Peripheral Neuropathies in Sub-Saharan Africa from 2000 to 2020: Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlos Sowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asséréhou Blaise Choki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervenche Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2024.152484⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559387v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of mental health e-learning on the knowledge, attitudes and practices of allied and healthcare professionals in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of drug‐resistant epilepsy in childhood epilepsy syndromes: A subgroup analysis from a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+                <w:t xml:space="preserve">Fatima Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gellé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amy Fall Ndao</w:t>
+                <w:t xml:space="preserve">Amal Al‐hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cegh.2024.101821⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773783v1</w:t>
+                <w:t xml:space="preserve">hal-04737241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitudes and practices of general practitioners on peripheral neuropathies in Benin in 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asséréhou Blaise Choki</w:t>
+                <w:t xml:space="preserve">Disease-modifying therapies, outcomes, risk factors and severity of COVID-19 in multiple sclerosis: A MENACTRIMS registry based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Massouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207454.2024.2328709⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.105790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530601v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping, Associated Factors, and Pathophysiology of Nodding Syndrome in Africa: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an intervention program to improve mental health and epilepsy care in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedera Mioramalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Michèle Raharinivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+                <w:t xml:space="preserve">Roger Marie Rafanomezantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamirou Dossa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000536013⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.152484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2024.152484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530581v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alcohol use disorder in the general population of Togo and Benin: the ALCOTRANS study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effects of mental health e-learning on the knowledge, attitudes and practices of allied and healthcare professionals in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Makhtar Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Paquet</w:t>
+                <w:t xml:space="preserve">Jean Augustin Diegane Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damega Wenkourama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+                <w:t xml:space="preserve">Amy Fall Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-19032-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.101821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cegh.2024.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618555v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and effectiveness of disease-modifying therapies after switching from natalizumab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil El-Ayoubi</w:t>
+                <w:t xml:space="preserve">Knowledge, attitudes and practices of general practitioners on peripheral neuropathies in Benin in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlos Sowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pupchen Gnigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asséréhou Blaise Choki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585241261565⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207454.2024.2328709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708974v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-modifying therapies, outcomes, risk factors and severity of COVID-19 in multiple sclerosis: A MENACTRIMS registry based study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping, Associated Factors, and Pathophysiology of Nodding Syndrome in Africa: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamirou Dossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrine Nassir Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sylvia Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.105790⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.92-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000536013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737137v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of drug‐resistant epilepsy in childhood epilepsy syndromes: A subgroup analysis from a prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Ayoub</w:t>
+                <w:t xml:space="preserve">Safety and effectiveness of disease-modifying therapies after switching from natalizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Al-Roughani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Farouk Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Jaafar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Jost</w:t>
+                <w:t xml:space="preserve">Nabil El-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18100⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585241261565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737241v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Efficacy of Disease Modifying Therapies After Switching from Natalizumab: A MENACTRIMS Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
+                <w:t xml:space="preserve">Epidemiology of alcohol use disorder in the general population of Togo and Benin: the ALCOTRANS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damega Wenkourama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.105299⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-19032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456656v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to accessing multiple sclerosis disease-modifying therapies in the Middle East and North Africa region: A regional survey-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+                <w:t xml:space="preserve">Prevalence and associated factors with peripheral neuropathies in the general population in the rural area of Adjohoun in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonne Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlos Sowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pupchen Gnigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Gunnar Thor</w:t>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Nyangui Mapaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocn.2023.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.104959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234769v1</w:t>
+                <w:t xml:space="preserve">hal-04000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status and associated factors among the elderly in Guinea: a first national cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">Early predictors of remission in children and adolescents with new-onset epilepsy: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Hmaimess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-42494-3⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2023.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223169v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated plasma interleukin-8 as a risk factor for mortality in children presenting with cerebral malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Ayédadjou</w:t>
+                <w:t xml:space="preserve">Barriers to accessing multiple sclerosis disease-modifying therapies in the Middle East and North Africa region: A regional survey-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Helme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gunnar Thor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40249-023-01059-2⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.104959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.104959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027108v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early predictors of remission in children and adolescents with new-onset epilepsy: A prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Hmaimess</w:t>
+                <w:t xml:space="preserve">Safety and Efficacy of Disease Modifying Therapies After Switching from Natalizumab: A MENACTRIMS Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Al-Roughani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2023.06.007⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.105299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.105299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269394v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and associated factors with peripheral neuropathies in the general population in the rural area of Adjohoun in Benin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Nyangui Mapaga</w:t>
+                <w:t xml:space="preserve">Nutritional status and associated factors among the elderly in Guinea: a first national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Mamadou Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Mabiama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamady Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocn.2023.01.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-42494-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000014v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of epilepsy, quality of life, and psychiatric comorbidities in Lebanese adults with epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated plasma interleukin-8 as a risk factor for mortality in children presenting with cerebral malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Vianou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Tarhini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Jost</w:t>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Elisée Kinkpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ayédadjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2022.108924⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-023-01059-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034030v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population attributable risk fraction for major cardiovascular risk factors for coronary artery disease and stroke in Palestinians living in and out camps in the Gaza Strip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological time-trend of amyotrophic lateral sclerosis (ALS) over two decades: The French population-based register of ALS in Limousin (FRALim register)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Bongard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">J. Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Magne</w:t>
+                <w:t xml:space="preserve">O. Defressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raymondeau-Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Science and Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (9), pp.914-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050452v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of epilepsy in Lebanon: medication reviews and drug‐related problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Instruments for investigation of epilepsy in low- and middle-income countries: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pds.5409⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547047v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering health workers and leveraging digital technology to improve access to mental health and epilepsy care: A longitudinal quasi-experimental study in Hlaing Thar Yar Township</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ye Myint Tun</w:t>
+                <w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1re étude transversale nationale représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Mabiama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lansea.2022.100052⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.S73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955502v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality rates in Latin America and the Caribbean: a meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Luna</w:t>
+                <w:t xml:space="preserve">Knowledge of epilepsy, quality of life, and psychiatric comorbidities in Lebanese adults with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Magne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21678421.2022.2048310⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.108924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2022.108924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340522v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénutrition, surpoids et obésité chez les personnes âgées vivant dans des communautés en Afrique : une revue systématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Preux</w:t>
+                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality rates in Latin America and the Caribbean: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.022⟩</w:t>
+              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7-8), pp.608-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21678421.2022.2048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750123v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-traumatic coma in young children in Benin: are viral and bacterial infections gaining ground on cerebral malaria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Bailly</w:t>
+                <w:t xml:space="preserve">Population attributable risk fraction for major cardiovascular risk factors for coronary artery disease and stroke in Palestinians living in and out camps in the Gaza Strip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Jamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Clinical Science and Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.90-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611546v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of epilepsy in Lebanon: medication reviews and drug‐related problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al‐hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.583-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832282v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition, overweight and obesity prevalences among community-dwelling elderly in Africa-a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Empowering health workers and leveraging digital technology to improve access to mental health and epilepsy care: A longitudinal quasi-experimental study in Hlaing Thar Yar Township</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khin Maung Gyee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soe Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kleinebreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Myint Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.08.004⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lansea.2022.100052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955750v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1re étude transversale nationale représentative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Dénutrition, surpoids et obésité chez les personnes âgées vivant dans des communautés en Afrique : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Mabiama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boumediene</w:t>
+                <w:t xml:space="preserve">D. Adiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (1), pp.S73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.142⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.S12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750129v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments for investigation of epilepsy in low- and middle-income countries: A systematic review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-traumatic coma in young children in Benin: are viral and bacterial infections gaining ground on cerebral malaria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Angendu Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisée Kinkpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106865⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-022-00956-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551106v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological time-trend of amyotrophic lateral sclerosis (ALS) over two decades: The French population-based register of ALS in Limousin (FRALim register)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Defressigne</w:t>
+                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Erazo</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lautrette</w:t>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raymondeau-Moustafa</w:t>
+                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 178 (9), pp.914-923. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897833v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Primary Brain Tumors in the Province of Catania during the 2003-2016 Period.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition, overweight and obesity prevalences among community-dwelling elderly in Africa-a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Mabiama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Chebil</w:t>
+                <w:t xml:space="preserve">Thierno Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Adiogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessia Di Prima</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000519512⟩</w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438894v1</w:t>
+                <w:t xml:space="preserve">hal-03955750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-trend evolution and determinants of sex ratio in Amyotrophic Lateral Sclerosis: a dose–response meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Availability, affordability, and quality of essential anti‐seizure medication in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudy Sengxeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanraksmey Aon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fontana</w:t>
+                <w:t xml:space="preserve">Hanh Dufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+                <w:t xml:space="preserve">Samleng Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-021-10464-2⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154570v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onchocerciasis in tropical neurology: A scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Epidemiological and genetic features of amyotrophic lateral sclerosis in Latin America and the Caribbean: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2021.117314⟩</w:t>
+              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21678421.2021.1909066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123585v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, survival and geoepidemiological analysis of meningiomas and glioblastomas in the province of Catania during the 2003–2016 period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of Primary Brain Tumors in the Province of Catania during the 2003-2016 Period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calogero Edoardo Cicero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Rascunà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111286⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (6), pp.473-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000519512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275558v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health capacity building in Mali by training rural general practitioners and raising community awareness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-trend evolution and determinants of sex ratio in Amyotrophic Lateral Sclerosis: a dose–response meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaglione</w:t>
+                <w:t xml:space="preserve">Andrea Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karamoko Nimaga</w:t>
+                <w:t xml:space="preserve">Benoit Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Beghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11604/pamj.2021.38.389.26838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-021-10464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325357v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Epilepsy in Low- and Middle-Income Countries: Experience of a Standardized Questionnaire over the Past Two Decades</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+                <w:t xml:space="preserve">Effects of an educational comic book on epilepsy-related knowledge, attitudes and practices among schoolchildren in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marie Rafanomezantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Michèle Raharinivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000517065⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.106737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2021.106737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325723v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an educational comic book on epilepsy-related knowledge, attitudes and practices among schoolchildren in Madagascar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Vincent</w:t>
+                <w:t xml:space="preserve">First description of Nodding Syndrome in the Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Colebunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Siewe Fodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2021.106737⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.e0009430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325321v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of Nodding Syndrome in the Central African Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Siewe Fodjo</w:t>
+                <w:t xml:space="preserve">Mental health capacity building in Mali by training rural general practitioners and raising community awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Poudiougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakuy Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karamoko Nimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009430⟩</w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2021.38.389.26838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275365v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a brief training intervention on schizophrenia and depression improve knowledge, attitudes and practices of primary healthcare workers? The experience in Armenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margarit Tadevosyan</w:t>
+                <w:t xml:space="preserve">Epidemiology of Epilepsy in Low- and Middle-Income Countries: Experience of a Standardized Questionnaire over the Past Two Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000517065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2021.102862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355061v1</w:t>
+                <w:t xml:space="preserve">hal-03325723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition, overweight and obesity among elderly living in communities in Africa: a systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fayemendy</w:t>
+                <w:t xml:space="preserve">Onchocerciasis in tropical neurology: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Vernier</w:t>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80 (OCE4), pp.E158. </w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.117314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665121002810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2021.117314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750133v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability, affordability, and quality of essential anti‐seizure medication in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence, survival and geoepidemiological analysis of meningiomas and glioblastomas in the province of Catania during the 2003–2016 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noudy Sengxeu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samleng Chan</w:t>
+                <w:t xml:space="preserve">Calogero Edoardo Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rascunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.12514⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.111286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276052v1</w:t>
+                <w:t xml:space="preserve">hal-03275558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and genetic features of amyotrophic lateral sclerosis in Latin America and the Caribbean: a systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumediene</w:t>
+                <w:t xml:space="preserve">Can a brief training intervention on schizophrenia and depression improve knowledge, attitudes and practices of primary healthcare workers? The experience in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicranouhie Ekmekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Aghekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Sukiasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Couratier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margarit Tadevosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21678421.2021.1909066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2021.102862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330680v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and stigma in Lebanese people with epilepsy taking medication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Undernutrition, overweight and obesity among elderly living in communities in Africa: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Mabiama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Adiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fayemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2020.106437⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (OCE4), pp.E158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0029665121002810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925872v1</w:t>
+                <w:t xml:space="preserve">hal-03750133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability, affordability, and quality of essential antiepileptic drugs in Lao PDR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Management of epilepsy in Laos: Perceptions of healthcare professionals from Vientiane Capital province and traditional healers in Southern Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoura Bounlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchit Vorachit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.12432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Traditional and Complementary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcme.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943096v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Scaling Up Interventions for Better Access to Mental Health and Epilepsy Care: A Forum with Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Social Psychiaty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.201-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03123640v1</w:t>
+                <w:t xml:space="preserve">hal-03133152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Availability, affordability, and quality of essential antiepileptic drugs in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudy Sengxeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Dufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchit Vorachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetvongsinh Chivorakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.550-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275224v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based management of epilepsy in Southeast Asia: Two intervention strategies in Lao PDR and Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Quality of life and stigma in Lebanese people with epilepsy taking medication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Odermatt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100042⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.106437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2020.106437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967514v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidities of epilepsy in low and middle-income countries: systematic review and meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65768-6⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735526v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial analysis and host population genetics to gain insights into the mode of transmission of a pathogen: The example of Toxoplasma gondii in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Community-based management of epilepsy in Southeast Asia: Two intervention strategies in Lao PDR and Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Océane Maugrion</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channara Chhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetvonsinh Chivorakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Odermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104142⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.100042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459045v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus of Ongoing Onchocerciasis Transmission Close to Bangui, Central African Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Siewe Fodjo</w:t>
+                <w:t xml:space="preserve">Cardiovascular health and near visual impairment among older adults in the Republic of Congo: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9050337⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaa304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866045v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocacy: How to Create Political will for Mental Health and Epilepsy in Low‑ and Middle‑income Countries?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Comorbidities of epilepsy in low and middle-income countries: systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Muhigwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katie Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Social Psychiaty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/WSP.WSP_64_20⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65768-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106261v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of multiple sclerosis in the province of Catania. A geo-epidemiological study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Combining spatial analysis and host population genetics to gain insights into the mode of transmission of a pathogen: The example of Toxoplasma gondii in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stragier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Calogero Edoardo Cicero</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109022⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.104142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464969v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of epilepsy in Laos: Perceptions of healthcare professionals from Vientiane Capital province and traditional healers in Southern Laos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+                <w:t xml:space="preserve">Focus of Ongoing Onchocerciasis Transmission Close to Bangui, Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kemata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Siewe Fodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traditional and Complementary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcme.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9050337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464895v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Up Interventions for Better Access to Mental Health and Epilepsy Care: A Forum with Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Advocacy: How to Create Political will for Mental Health and Epilepsy in Low‑ and Middle‑income Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Social Psychiaty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.201-209</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/WSP.WSP_64_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133152v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Incidence of multiple sclerosis in the province of Catania. A geo-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rascunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+                <w:t xml:space="preserve">Rosario Vasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Edoardo Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421525v1</w:t>
+                <w:t xml:space="preserve">hal-02464969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Questionnaires to Detect Neurological Disorders in Developing Countries: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Luna</w:t>
+                <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis spatial epidemiology in the Mount Etna region, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Vasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Leroi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">C. Rascunà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marin</w:t>
+                <w:t xml:space="preserve">S. Lo Fermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000502234⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402037v1</w:t>
+                <w:t xml:space="preserve">hal-02274336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of mental disorders and neurotropic parasitic diseases: a meta-analysis in developing and emerging countries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Differences in knowledge about epilepsy and antiepileptic drugs among pharmacy-dispensing workers in Cambodia and in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudy Sengxeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchit Vorachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetvongsinh Chivorakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7933-4⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400468v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitudes, and practices of health sciences students regarding epilepsy at the end of their curriculum in Benin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inès Yoro Zohoun</w:t>
+                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality rates among ethnic groups in a predominant admixed population in Latin America: a population-based study in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar del Brutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior Case Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21678421.2019.1587632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984607v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to ultra high frequency electromagnetic fields emitted by Global System for Mobile (GSM) antennas and amyotrophic lateral sclerosis incidence: A geo-epidemiological population-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Luna</w:t>
+                <w:t xml:space="preserve">Self-reported attitudes about medication in Lebanese people with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108525⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274912v1</w:t>
+                <w:t xml:space="preserve">hal-02274107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbal medicine for epilepsy seizures in Asia, Africa and Latin America: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+                <w:t xml:space="preserve">Identification of Plasmodium falciparum and host factors associated with cerebral malaria: description of the protocol for a prospective, case-control study in Benin (NeuroCM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chassagne</w:t>
+                <w:t xml:space="preserve">Laurine Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jost</w:t>
+                <w:t xml:space="preserve">Gwladys Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 234, pp.119-153. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.e027378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.12.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-027378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017365v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-morbidities of mental disorders and chronic physical diseases in developing and emerging countries: a meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A Standard Framework for Population-Based Neuroepidemiological Studies in Tropical Low- and Middle-Income Countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-6623-6⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087446v1</w:t>
+                <w:t xml:space="preserve">hal-02421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis spatial epidemiology in the Mount Etna region, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Rascunà</w:t>
+                <w:t xml:space="preserve">Screening Questionnaires to Detect Neurological Disorders in Developing Countries: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lo Fermo</w:t>
+                <w:t xml:space="preserve">Charline Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Volanti</w:t>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.14011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000502234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274336v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported attitudes about medication in Lebanese people with epilepsy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Associations of mental disorders and neurotropic parasitic diseases: a meta-analysis in developing and emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labanté Outcha Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lameyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.06.028⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7933-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274107v1</w:t>
+                <w:t xml:space="preserve">hal-02400468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in knowledge about epilepsy and antiepileptic drugs among pharmacy-dispensing workers in Cambodia and in Lao PDR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Knowledge, attitudes, and practices of health sciences students regarding epilepsy at the end of their curriculum in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Vodougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro Zohoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426605v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality rates among ethnic groups in a predominant admixed population in Latin America: a population-based study in Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Residential exposure to ultra high frequency electromagnetic fields emitted by Global System for Mobile (GSM) antennas and amyotrophic lateral sclerosis incidence: A geo-epidemiological population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar del Brutto</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.108525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21678421.2019.1587632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089222v1</w:t>
+                <w:t xml:space="preserve">hal-02274912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plasmodium falciparum and host factors associated with cerebral malaria: description of the protocol for a prospective, case-control study in Benin (NeuroCM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">Herbal medicine for epilepsy seizures in Asia, Africa and Latin America: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoura Bounlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-027378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.119-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148167v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory factors of adherence to community-based management of epilepsy in Lao PDR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+                <w:t xml:space="preserve">Co-morbidities of mental disorders and chronic physical diseases in developing and emerging countries: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labanté Outcha Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lameyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.08.034⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-6623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882893v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-specific ALS incidence: a dose–response meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">Herbal medicine uses to treat people with epilepsy: A survey in rural communities of northern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Maria Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-018-0392-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.184 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784577v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional programs to improve therapeutic management of people with epilepsy in low- and middle-income countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Explanatory factors of adherence to community-based management of epilepsy in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoura Bounlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchit Vorachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetvongsinh Chivorakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 80, pp.337-345. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 88, pp.74 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01703089v1</w:t>
+                <w:t xml:space="preserve">hal-01882893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of perinatal factors associated with epilepsy in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euloge Ibinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.54 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbal medicine uses to treat people with epilepsy: A survey in rural communities of northern Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Interventional programs to improve therapeutic management of people with epilepsy in low- and middle-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Maria Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jost</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215, pp.184 - 190. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682356v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Chaichan</w:t>
+                <w:t xml:space="preserve">Age-specific ALS incidence: a dose–response meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Simona Arcuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mahittikorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ariey</w:t>
+                <w:t xml:space="preserve">Massimilano Copetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-018-0392-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558393v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis estimating association of cysticercosis and neurocysticercosis with epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Debacq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luz Maria Moyano</w:t>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor H. Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marin</w:t>
+                <w:t xml:space="preserve">A Mahittikorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005153⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503731v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis estimating association of cysticercosis and neurocysticercosis with epilepsy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Systematic review and meta-analysis estimating association of cysticercosis and neurocysticercosis with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Maria Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor H. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485042v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in worldwide incidence of amyotrophic lateral sclerosis: a meta-analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Systematic review and meta-analysis estimating association of cysticercosis and neurocysticercosis with epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Maria Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor H Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Babron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320274v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of medico-administrative data related to amyotrophic lateral sclerosis in France: A population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
+                <w:t xml:space="preserve">A high order reduction-correction method for Hopf bifurcation in fluids and for viscoelastic vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.305-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-015-1232-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391411v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order reduction-correction method for Hopf bifurcation in fluids and for viscoelastic vibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Duigou</w:t>
+                <w:t xml:space="preserve">Variation in worldwide incidence of amyotrophic lateral sclerosis: a meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Babron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515207v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Trials in Developing Countries: Different Priorities and Study Design?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Validity of medico-administrative data related to amyotrophic lateral sclerosis in France: A population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Vasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of neurology and neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.136-46</w:t>
+              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1-2), pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356215v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and demographic factors and outcome of amyotrophic lateral sclerosis in relation to population ancestral origin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMAALS: A French national project searching for a link between amyotrophic lateral sclerosis and the neurotoxic amino acid L-BMAA.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Randomized Trials in Developing Countries: Different Priorities and Study Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Cédric Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotroph Lateral Scler Frontotemporal Degener</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers of neurology and neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.136-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925791v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-based epidemiology of amyotrophic lateral sclerosis (ALS) in an ageing Europe--the French register of ALS in Limousin (FRALim register)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">BMAALS: A French national project searching for a link between amyotrophic lateral sclerosis and the neurotoxic amino acid L-BMAA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amyotroph Lateral Scler Frontotemporal Degener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1-2), pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/21678421.2013.837933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp.2011.244939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101244v1</w:t>
+                <w:t xml:space="preserve">hal-00925791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Population-based epidemiology of amyotrophic lateral sclerosis (ALS) in an ageing Europe--the French register of ALS in Limousin (FRALim register)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bello Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delzor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1292-300, e78-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp.2011.244939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073863v1</w:t>
+                <w:t xml:space="preserve">hal-01101244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary BMAA Exposure in an Amyotrophic Lateral Sclerosis Cluster from Southern France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083406⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.e005528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933857v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of epilepsy in the 15 years and older in Benin: a door-to-door nationwide survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary BMAA Exposure in an Amyotrophic Lateral Sclerosis Cluster from Southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce-Perrine Yemadje</w:t>
+                <w:t xml:space="preserve">Sandra Banack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00920487v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of BMAA in the marine environment of a sporadic ALS cluster in southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Prevalence of epilepsy in the 15 years and older in Benin: a door-to-door nationwide survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce-Perrine Yemadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (3), pp.318-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2011.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119043v1</w:t>
+                <w:t xml:space="preserve">hal-00920487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geolocalisation to neuroepidemiological studies: incidence of ALS and environmental factors in Limousin, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 309 (1-2), pp.115-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear forced vibration of damped plates coupling asymptotic numerical method and reduction models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Detection of BMAA in the marine environment of a sporadic ALS cluster in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (sup.1), pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987126v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation médiévale du plomb argentifère sur le mont Lozère : archéologie spatiale d'un territoire proto-industriel montagnard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
+                <w:t xml:space="preserve">Nonlinear forced vibration of damped plates coupling asymptotic numerical method and reduction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H Boutyour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Paradis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.359-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0549-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958353v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear forced vibration of damped plates by an asymptotic numerical method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">L'exploitation médiévale du plomb argentifère sur le mont Lozère : archéologie spatiale d'un territoire proto-industriel montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E.H Boutyour</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.117-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494489v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transit alluvial dans les bassins versants du mont Lozère : un phénomène de relaxation contrôlé par les héritages morphosédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Nonlinear forced vibration of damped plates by an asymptotic numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H Boutyour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (23-24), pp.1508-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2009.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275677v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le transit alluvial dans les bassins versants du mont Lozère : un phénomène de relaxation contrôlé par les héritages morphosédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation initiale en géomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urb-AO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13183,7474 +13329,7474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies non transmissibles à Madagascar : Défi croissant face aux changements climatiques et rôle stratégique de la recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Eco-Anxiété : une condition mentale émergente... et inquiétante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123034v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples déclinaisons du projet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+                <w:t xml:space="preserve">Changement climatique, Santé et Facteurs de Risque d'intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harena Rasamoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 20 ans RAFT &amp; UNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAFT, May 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121261v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et Maladies Non Transmissibles : quelques précisions météorologique et épidémiologique pour mesurer l'enjeu de santé publique dans l'Indianocéanie insulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les multiples déclinaisons du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guillaume-Hofnung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
+              <w:t xml:space="preserve">Symposium 20 ans RAFT &amp; UNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAFT, May 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128733v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considération des effets du changement climatique dans la recherche d’optimisation de la prise en charge de la santé mentale dans l’Indianocéanie insulaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat et Maladies Non Transmissibles : quelques précisions météorologique et épidémiologique pour mesurer l'enjeu de santé publique dans l'Indianocéanie insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144619v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Eco-Anxiété : une condition mentale émergente... et inquiétante ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies non transmissibles à Madagascar : Défi croissant face aux changements climatiques et rôle stratégique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedera Aurélien Mioramalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128709v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique, Santé et Facteurs de Risque d'intérêts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Considération des effets du changement climatique dans la recherche d’optimisation de la prise en charge de la santé mentale dans l’Indianocéanie insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Changement climatique et Maladies non-transmissibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, QUATRE BORNES, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123018v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancement d’un projet de formation e-Santé mentale ouvert à l’ensemble des personnels soignants des Mascareignes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Helping Carers to Care » : implémentation d'une intervention éducative chez les aidants de personnes vivant avec une démence en milieu rural au Bénin, Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O.G. Kouanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions épidémiologiques dans l’Océan Indien : Vieillissement, Santé mentale et Neurologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France. pp.202643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738123v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Carers to Care: feasibility of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">Médecine traditionnelle et prise en charge du syndrome métabolique en Afrique : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aboyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Global Conference of Alzheimer's Disease International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France. pp.202628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564578v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine traditionnelle et prise en charge du syndrome métabolique en Afrique : une revue systématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Boumediene</w:t>
+                <w:t xml:space="preserve">Helping Carers to Care: feasibility of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène O.G. Kouanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th Global Conference of Alzheimer's Disease International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, CRACOVIE, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732859v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épilepsie en pays à revenus faibles et intermédiaires : nouvelle version du questionnaire d'investigation de l'Institut d’épidémiologie et de neurologie tropicale, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Lancement d’un projet de formation e-Santé mentale ouvert à l’ensemble des personnels soignants des Mascareignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Transitions épidémiologiques dans l’Océan Indien : Vieillissement, Santé mentale et Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAM, SOCIAL SECURITY, RESEAU SEGA ONEHEALTH, EPIMACT, Oct 2024, FLIC EN FLAC, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732838v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Helping Carers to Care » : implémentation d'une intervention éducative chez les aidants de personnes vivant avec une démence en milieu rural au Bénin, Afrique de l'Ouest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épilepsie en pays à revenus faibles et intermédiaires : nouvelle version du questionnaire d'investigation de l'Institut d’épidémiologie et de neurologie tropicale, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France. pp.202643, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718098v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épilepsie à Madagascar : quelle rémanence des initiatives passées ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sedera Aurélien Mioramalala</w:t>
+                <w:t xml:space="preserve">Helping Carers to Care: feasibility of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raharivelo Adeline</w:t>
+                <w:t xml:space="preserve">Marlène O.G. Kouanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratsimbasoa Arsène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNLF 2023 Journées de Neurologie de Langue Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.02.034⟩</w:t>
+              <w:t xml:space="preserve">AAIC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, AMSTERDAM, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.080442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093567v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une bande dessinée sur les connaissances, attitudes et pratiques (CAP) de l’épilepsie sur les enfants d’écoles primaires publiques à MADAGASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Challenges &amp; Epilepsies - Who igap key strategic objectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBE Africa, Sep 2023, Quatre Bornes, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Carers to Care: feasibility of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’épilepsie à Madagascar : quelle rémanence des initiatives passées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène O.G. Kouanou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dismand Houinato</w:t>
+                <w:t xml:space="preserve">Sedera Aurélien Mioramalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharivelo Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratsimbasoa Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafanomezantsoa Roger Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.080442⟩</w:t>
+              <w:t xml:space="preserve">JNLF 2023 Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, LYON, France. pp.S191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456832v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d'études d'optimisation de l'accès aux soins pour les maladies chroniques non transmissibles en zone tropicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Disease-Modifying Therapies, Outcomes, Risk Factors and Severity of COVID-19 in Multiple Sclerosis: A MENACTRIMS Registry Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al‐hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Massouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études et d'échanges Axe Développement Durable - Recherches universitaires et francophonies pour un Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FrancophoNéA, Sep 2022, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Seventh MENACTRIMS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MENACTRIMS, Nov 2022, LE CAIRE, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120320v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, Attitudes et Pratiques sur les troubles neurocognitifs et l'épilepsie chez les étudiants en fin d'études en santé au Bénin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Quelques exemples d'études d'optimisation de l'accès aux soins pour les maladies chroniques non transmissibles en zone tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées d'Epidémiologie et de Santé Publique de l'Université de Parakou (JESP-UP) - "La santé publique face aux nouveaux défis sanitaires, instrument de développement durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale de formation des Techniciens Supérieurs en Santé Publique et en Surveillance Epidémiologique (ENATSE), May 2022, Parakou, Bénin</w:t>
+              <w:t xml:space="preserve">Journée d'études et d'échanges Axe Développement Durable - Recherches universitaires et francophonies pour un Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancophoNéA, Sep 2022, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669024v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du réseau FrancophoNéA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Connaissances, Attitudes et Pratiques sur les troubles neurocognitifs et l'épilepsie chez les étudiants en fin d'études en santé au Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sbeity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Houinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études et d'échanges Axe Développement Durable - Recherches universitaires et francophonies pour un Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FrancophoNéA, Sep 2022, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Premières Journées d'Epidémiologie et de Santé Publique de l'Université de Parakou (JESP-UP) - "La santé publique face aux nouveaux défis sanitaires, instrument de développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale de formation des Techniciens Supérieurs en Santé Publique et en Surveillance Epidémiologique (ENATSE), May 2022, Parakou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003935v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude évaluative de la rémanence des initiatives en faveur de la prévention primaire et secondaire pour l'épilepsie et la santé mentale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marie Rafanomezantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3è Congrès de Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU La Réunion, Nov 2022, Saint-Leu, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-Modifying Therapies, Outcomes, Risk Factors and Severity of COVID-19 in Multiple Sclerosis: A MENACTRIMS Registry Based Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Présentation du réseau FrancophoNéA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh MENACTRIMS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MENACTRIMS, Nov 2022, LE CAIRE, Egypt</w:t>
+              <w:t xml:space="preserve">Journée d'études et d'échanges Axe Développement Durable - Recherches universitaires et francophonies pour un Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancophoNéA, Sep 2022, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092941v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar: Emprowering health workers and leveraging digital technology to improve access to mental health care in Hilaing Thar Yar toxnship</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La neurologie en Asie du Sud-Est : progrès et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanreaksmey Aon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichea Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botta Aing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASP ASIA - Pacific Hybrid Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.S145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409325v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability cost of antiepileptic and psychotropic drugs after community-based interventions in madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Marie Ranomezantsoa</w:t>
+                <w:t xml:space="preserve">Myanmar: Emprowering health workers and leveraging digital technology to improve access to mental health care in Hilaing Thar Yar toxnship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khin Maung Gyee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.74</w:t>
+              <w:t xml:space="preserve">WASP ASIA - Pacific Hybrid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Psychiatry and National Drug Dependence Treatment Centre (NDDTC) - All India Institute of Medicla Sciences (AIIMS), Sep 2021, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176575v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsie : a-t-on progressé sur la prise en charge dans la zone tropicale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Availability cost of antiepileptic and psychotropic drugs after community-based interventions in madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marie Ranomezantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedera Aurélien Mioramalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197092v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments for investigation of epilepsy in low and middle - income countries: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Epilepsie : a-t-on progressé sur la prise en charge dans la zone tropicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.S145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176591v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1ere étude transversale nationale représentative</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Instruments for investigation of epilepsy in low and middle - income countries: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jourénes Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. pp.S73</w:t>
+              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648259v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé Publique et maladies non transmissibles au Nord et au Sud, quelles ressources interdisciplinaires mobilisées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1ere étude transversale nationale représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Millimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Mabiama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres à l'Université de Limoges - Journées de l'interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges - ENSIL- ENSCI, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Jourénes Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. pp.S73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275459v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of epilepsy in low and middle-income countries: experience of a standardized questionnaire over the past two decades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Santé Publique et maladies non transmissibles au Nord et au Sud, quelles ressources interdisciplinaires mobilisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.101</w:t>
+              <w:t xml:space="preserve">Rencontres à l'Université de Limoges - Journées de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges - ENSIL- ENSCI, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176676v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurologie en Asie du Sud-Est : progrès et perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of epilepsy in low and middle-income countries: experience of a standardized questionnaire over the past two decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197080v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to electromagnetic fields from GSM antennas and amyotrophic lateral sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Couratier</w:t>
+                <w:t xml:space="preserve">Les neuropathies périphériques au Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendinatou Agbétou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Goudjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Armel Adoukonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Constant Adjien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega-Days à la Faculté de Médecine et de Pharmacie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de Neurologie de Langue Française 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.S136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433634v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodding syndrome en République Centrafricaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Maladies chroniques non transmissibles en zone tropicale : statistiques épidémiologies et stratégies interventionnelles face aux réalités des Connaissances Attitudes et pratiques de la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-JNLF (Journées Neurologique de Langue Française) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Anthropo-Med "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du groupe AnthropoMed, organisé à l'IMéRA en partenariat avec l'IRD et coordonné par Carla Makhlouf Obermeyer, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379569v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular risk factors and near visual impairment among Congolese older people: EPIDEMCA-FU population-based cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bébène Ndamba-Bandzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th World Ophthalmology Congress (WOC2020 Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies chroniques non transmissibles en zone tropicale : statistiques épidémiologies et stratégies interventionnelles face aux réalités des Connaissances Attitudes et pratiques de la population générale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to electromagnetic fields from GSM antennas and amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Anthropo-Med "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du groupe AnthropoMed, organisé à l'IMéRA en partenariat avec l'IRD et coordonné par Carla Makhlouf Obermeyer, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Omega-Days à la Faculté de Médecine et de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut GEIST (Génomique, Environnement, Immunité, Santé et Thérapeutiques) - Université de Limoges, Jan 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459190v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neuropathies périphériques au Bénin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nodding syndrome en République Centrafricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Metanmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mbelesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Neurologie de Langue Française 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-JNLF (Journées Neurologique de Langue Française) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945216v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madagascar: evaluating the 5-year pilot mental health and epilepsy program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPACT Epilepsy (Interactive Meetings Promoting Access to Care and treatment) - Advocacy: how to create political will for mental health and epilepsy in low &amp; middle income countries?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SANOFI, Sep 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives pour la prise en charge de l’épilepsie en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France. pp.S159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives pour la prise en charge de l'épilepsie en zone tropicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France. pp.S159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neurocysticercose : un cas d'école pour l'approche One-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De GEIST à Oméga-Health: quel avenir pour notre secteur ? à la Faculté de Médecine et de Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire thérapeutique des personnes vivant avec une épilepsie en RDP Lao</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Epilepsy Cambodia InterVention (ECIR): Résultats et enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samleng Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
+              <w:t xml:space="preserve">Forum IMPACT (Interactive Meetings Promoting Access to care and Treatment - Mise à l'échelle d'interventions pour un meilleur accès aux soins pour la santé mentale et l'épilepsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Epidémiologie et de Neurologie Tropicale (IENT) UMR 1094 Inserm, l'Association Monsidle de Psychiatrie Sociale (WASP) et le département Global Health Programs de Sanofi, Sep 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725246v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Rotating Viscoelastic Asymmetric Sandwich Beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.M. Daya</w:t>
+                <w:t xml:space="preserve">Itinéraire thérapeutique des personnes vivant avec une épilepsie en RDP Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoura Bounlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251016v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases rationnelles d’utilisation des plantes dans la prise en charge de l’épilepsie : vers une amélioration de l’accessibilité au traitement dans les pays en développement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
+                <w:t xml:space="preserve">Modal Analysis of Rotating Viscoelastic Asymmetric Sandwich Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bekhoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725587v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antigènes des oncosphères et post-oncosphères de Taenia solium comme marqueurs de stades de l’exposition au parasite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Bases rationnelles d’utilisation des plantes dans la prise en charge de l’épilepsie : vers une amélioration de l’accessibilité au traitement dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX) Mar 2018, Cussac (Haute-Vienne), France</w:t>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725781v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy Cambodia InterVention (ECIR): Résultats et enseignements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Les antigènes des oncosphères et post-oncosphères de Taenia solium comme marqueurs de stades de l’exposition au parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Chile Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum IMPACT (Interactive Meetings Promoting Access to care and Treatment - Mise à l'échelle d'interventions pour un meilleur accès aux soins pour la santé mentale et l'épilepsie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Epidémiologie et de Neurologie Tropicale (IENT) UMR 1094 Inserm, l'Association Monsidle de Psychiatrie Sociale (WASP) et le département Global Health Programs de Sanofi, Sep 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX) Mar 2018, Cussac (Haute-Vienne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893305v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention strategy for the management of epilepsy in South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Odermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. pp.S5 - S199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient asymptotic basis to reduce the forced dynamic problem of viscoelastic sandwich plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, MOROCCO, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20168305003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-trend evolution and determinants of sex ratio in Amyotrophic Lateral Sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Arcuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AAN 68th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vancouver, Canada. Sup. P5.092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic health visitors to improve access to care for people with epilepsy in Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Naphayvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Odermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Asian &amp; Oceanian Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic health visitors (Village health volunteers) to improve access to care for people with epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Samleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Asian &amp; Oceanian Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la sclérose latérale amyotrophique en limousin (2000–2011) : résultats du premier registre français des cas de SLA (registre FRALIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bello Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée aux Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France. pp.A85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la Sclérose Latérale Amyotrophique (SLA) en Limousin (2000-2011) : résultats du premier registre français des cas de SLA (Registre Fralim)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Raymondeau</w:t>
+                <w:t xml:space="preserve">Epilepsie et visiteurs de santé au Laos : le trait d'union entre les centres de soins et les populations villageoises (programme Dhevelop).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devender Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Tours-Poitiers-Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Francophone d'Epidémiologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101278v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de la géoépidémiologie socio-environnementale au service des pays de la zone tropicale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incidence de la Sclérose Latérale Amyotrophique (SLA) en Limousin (2000-2011) : résultats du premier registre français des cas de SLA (Registre Fralim)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bello Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raymondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Recherche Tours-Poitiers-Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082435v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsie et visiteurs de santé au Laos : le trait d'union entre les centres de soins et les populations villageoises (programme Dhevelop).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Emergence de la géoépidémiologie socio-environnementale au service des pays de la zone tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Francophone d'Epidémiologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, STRASBOURG, France. pp.A 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240815v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">preliminary report of African cases in the TROPALS Study - A survey of Amyotrophic Lateral Sclerosis areas.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoire(s) et Santé, focus sur le Limousin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on ALS/MND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Milan, Italy. pp.137-147</w:t>
+              <w:t xml:space="preserve">Communication orale présentée à l'Assemblée Générale du Bilan Mutualiste ACM du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086560v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire(s) et Santé, focus sur le Limousin.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">preliminary report of African cases in the TROPALS Study - A survey of Amyotrophic Lateral Sclerosis areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Diagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bello Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basse Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée à l'Assemblée Générale du Bilan Mutualiste ACM du Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on ALS/MND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Milan, Italy. pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957368v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing innovative approaches for improving access to care of people with epilepsy in Laos PDR and Kingdom of Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devender Bhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite symposium, International Conference on neurology and Epidemiology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, ABU DHABI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction method applied to vibrations of viscoelastic sandwich shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2013: 4th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kos Island, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic health visitors for improving access to care of epilepsy in low-income countries.2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devender Bhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalay Souvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPACT EPILEPSY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, VARETZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from the first French ALS register: the Limousin ALS register.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on ALS/MND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Milan, Italy. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of ALS in France: results of the BMAALS study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on ALS/MND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Milan, Italy. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géoépidémiologique de la sclérose latérale amyotrophie en région Limousin, période 1997–2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nice, France. pp.A56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2012.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sclérose Latérale Amyotrophique et expositions environnementales collectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de l'Association pour la Recherche en Toxicologie (ARET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'ARET et la SFTG, Jun 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA et facteurs environnementaux collectifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée au colloque ARE 2012 Neurotoxicologie comportementale et Toxicologie sensorielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles géographiques pour l’étude de l’incidence de la sclérose latérale amyotrophique (SLA) et de ses interactions spatiales avec les expositions environnementales collectives de quelques facteurs environnementaux d’intérêts étiologiques, Limousin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés "Epidémiologie Clinique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. pp.S10-S11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action du Conseil régional du Limousin face aux mobilités spatiales. Les TER : une réponse à la polarisation de Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action du Conseil régional du Limousin face aux mobilités spatiales. Les TER : une réponse à la polarisation de Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. pp.333-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et TIG : des représentations esthétiques aux outils d'Aide à la décision.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Géostatistiques et cartographie au service de la démonstration d'inégalités territoriales : exemple appliquée de la géo épidémiologie à l'attention des acteurs de santé publique en Région.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "cartes et territoires" de l'ANR Images et dispositifs scientifiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, SAINT YRIEIX LA PERCHE, France</w:t>
+              <w:t xml:space="preserve">Communication orale présentée au colloque de clôture de l'ANR Images et dispositifs scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955286v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géostatistiques et cartographie au service de la démonstration d'inégalités territoriales : exemple appliquée de la géo épidémiologie à l'attention des acteurs de santé publique en Région.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Cartographie et TIG : des représentations esthétiques aux outils d'Aide à la décision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée au colloque de clôture de l'ANR Images et dispositifs scientifiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Colloque "cartes et territoires" de l'ANR Images et dispositifs scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, SAINT YRIEIX LA PERCHE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955461v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de la géoépidémiologie au service d'un Observatoire Régional de Santé .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée dans le cadre de la mise en place du plan régionale de Santé (PRS) en Limousin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la distribution des pathologies neurologiques au sein d'une communauté indienne mexicaine au moyen des technologies d'information géographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la Réunion de la Société de Pathologie Exotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.280-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une enquête neuro-épidémiologique au sein d'une communauté rurale indienne Mexicain. Recours à l'épidémiologie spatiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Francophone d'Epidémiologie Clinique (Congrès thématique de l'Adelf)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat Universités et collectivités pour une EADSI au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat Universités et collectivités pour une EADSI au Burkina Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Besançon, France. p1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement des signaux anthropiques et climatiques dans les archives sédimentaires fini-holocènes du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lehericy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enregistrement des signaux anthropiques et climatiques dans les archives sédimentaires fini-holocènes du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigilance paysagère : quels territoires et quels moyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigilance paysagère : quels territoires et quels moyens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de terrain, outil géomorphométrique pour la spatialisation des résultats de l'expertise d'objets morphologique sur relief granitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation de terrain, outil géomorphométrique pour la spatialisation des résultats de l'expertise d'objets morphologique sur relief granitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Strasbourg, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20660,3323 +20806,3323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real-world Efficacy and Safety of Off-label Rituximab in a Large Cohort of Middle Eastern Multiple Sclerosis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
+                <w:t xml:space="preserve">Helping Carers to Care: implementation of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Guerchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène O G Kouanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Yoro-Zohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th MENACTRIMS CONGRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, JEDDAH, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">B RAIN A GEING AND D EMENTIA IN LMIC S 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, NAIROBI, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835961v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing health students' attitudes towards dementia, epilepsy and psychiatric disorders: Knowledge, Attitudes and Practices study (KAP) in Low-and Middle-Income countries (LMIC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edgard Ngoungou</w:t>
+                <w:t xml:space="preserve">The Real-world Efficacy and Safety of Off-label Rituximab in a Large Cohort of Middle Eastern Multiple Sclerosis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Al-Roughani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Farouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Al-Mahdawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Global Conference of Alzheimer's Disease International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">9th MENACTRIMS CONGRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, JEDDAH, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564599v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Carers to Care: implementation of the 10/66 Dementia Research Group caregiver intervention in rural Benin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dismand Stephan Houinato</w:t>
+                <w:t xml:space="preserve">Comparing health students' attitudes towards dementia, epilepsy and psychiatric disorders: Knowledge, Attitudes and Practices study (KAP) in Low-and Middle-Income countries (LMIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Ngoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B RAIN A GEING AND D EMENTIA IN LMIC S 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, NAIROBI, Kenya</w:t>
+              <w:t xml:space="preserve">36th Global Conference of Alzheimer's Disease International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835891v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Care Model for Diabetes and Hypertension: Impact on Patients' Knowledge, Lifestyle, and Adherence in Rural Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+                <w:t xml:space="preserve">A New Model of Care for Diabetes and Hypertension and its impact on Patients' Clinical parameters in Rural Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Sbeity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Winarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paluyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimsean Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF CONGRESS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, BRUXELLES, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390260v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model of Care for Diabetes and Hypertension and its impact on Patients' Clinical parameters in Rural Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+                <w:t xml:space="preserve">A New Care Model for Diabetes and Hypertension: Impact on Patients' Knowledge, Lifestyle, and Adherence in Rural Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Sbeity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Winarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paluyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimsean Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF CONGRESS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, BRUXELLES, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390235v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to Access Multiple Sclerosis Disease-Modifying Therapies in Middle East and North Africa: A Regional Survey-Based Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Helme</w:t>
+                <w:t xml:space="preserve">Une intervention multi-composante évolutive mobilisant des objets connectés pour la gestion de l’hypertension et/ou diabète dans le contexte mauricien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dowlut Sabeena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaad Toofanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh MENACTRIMS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, LE CAIRE, Egypt</w:t>
+              <w:t xml:space="preserve">3è Congrès de Recherche en Santé de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint Leu, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092761v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to Access Multiple Sclerosis Disease-Modifying Therapies in Middle East and North Africa: A Regional Survey-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Anne Helme</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Helme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, AMSTERDAM, Netherlands</w:t>
+              <w:t xml:space="preserve">Seventh MENACTRIMS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, LE CAIRE, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074126v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices (KAPs) about neurocognitive disorders of health students in Low- and Middle-Income countries (LMICs) : preliminary results from two Sub-Saharian African Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Houinato</w:t>
+                <w:t xml:space="preserve">Barriers to Access Multiple Sclerosis Disease-Modifying Therapies in Middle East and North Africa: A Regional Survey-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Al-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Helme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference of Alzheimer's Disease International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, LONDRES, United Kingdom</w:t>
+              <w:t xml:space="preserve">38 th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, AMSTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127194v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life, Knowledge and Access to Treatment in Times of Economic Crisis Among Lebanese Multiple Sclerosis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices (KAPs) about neurocognitive disorders of health students in Low- and Middle-Income countries (LMICs) : preliminary results from two Sub-Saharian African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euloge Ibinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Houinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Menactrims Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, LE CAIRE, Egypt</w:t>
+              <w:t xml:space="preserve">35th International Conference of Alzheimer's Disease International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, LONDRES, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135702v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intervention multi-composante évolutive mobilisant des objets connectés pour la gestion de l’hypertension et/ou diabète dans le contexte mauricien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Thebaut</w:t>
+                <w:t xml:space="preserve">Quality of Life, Knowledge and Access to Treatment in Times of Economic Crisis Among Lebanese Multiple Sclerosis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dassouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Congrès de Recherche en Santé de l'Océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint Leu, Réunion</w:t>
+              <w:t xml:space="preserve">7th Menactrims Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, LE CAIRE, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034601v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality in Latin America: A population based meta-analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Mortalité liée à la Sclérose Latérale Amyotrophique en Amérique Latine : une méta-analyse basée sur la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual 32nd International Symposium on ALS/MND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Recherche sur la SLA et les Maladies du Neurone Moteur (Format virtuel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340272v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de la Sclérose Latérale Amyotrophique en région Limousin entre 2000-2020 : Registre FRALIM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Amyotrophic lateral sclerosis mortality in Latin America: A population based meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Recherche sur la SLA et les Maladies du Neurone Moteur (Format virtuel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtual 32nd International Symposium on ALS/MND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376051v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, attitudes et pratiques concernant les troubles psychiques, les troubles neurocognitifs et l’épilepsie à la sortie des études en santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Épidémiologie de la Sclérose Latérale Amyotrophique en région Limousin entre 2000-2020 : Registre FRALIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Defressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edgard Ngoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes Journées de la Recherche sur la SLA et les Maladies du Neurone Moteur (Format virtuel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197302v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité liée à la Sclérose Latérale Amyotrophique en Amérique Latine : une méta-analyse basée sur la population générale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Connaissances, attitudes et pratiques concernant les troubles psychiques, les troubles neurocognitifs et l’épilepsie à la sortie des études en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euloge Ibinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Recherche sur la SLA et les Maladies du Neurone Moteur (Format virtuel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digi-edition : Journées de neurologie de langue française 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. Revue Neurologique, 177 (Supplément 1), pp.S14, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375998v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology, genetics, clinical features and survival of Amyotrophic lateral sclerosis in Latin American and the Caribbean: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° Journées Recherche sur la SLA et les maladies du neurone moteur - JR6SLA/MNM FILSLAN-ARSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à l'épilepsie : Etude cas-témoins dans la population Libanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème colloque International du Congrès de Psychiatrie et de Neurologie de Langue Française (CPNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs affectant l'observance médicamenteuse des personnes épileptiques Libanaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème Colloque International du Congrès de Psychiatrie et de Neurologie de Langue Française (CPNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of herbal medicines in rural communities in the northern coast of Peru and in rural and urban communities of Laos to treat people with epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Maria Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayoura Bounlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on réduire le déficit de traitement de l’épilepsie dans les pays en développement ? Étude comparée Cambodge – Laos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Development of an interventional strategy for the management of epilepsy in South-East Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalay Souvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Odermatt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sina Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de langue française 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIII World Congress of neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498842v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an interventional strategy for the management of epilepsy in South-East Asia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Peut-on réduire le déficit de traitement de l’épilepsie dans les pays en développement ? Étude comparée Cambodge – Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phetvongsinh Chivorakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Odermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channara Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII World Congress of neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. Revue Neurologique, 173 (Supplément 2), pp.S197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.01.389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597696v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du recours aux plantes médicinales dans le traitement de l'épilepsie dans des communautés rurales du nord du Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Maria Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voa Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de Recherche Tours, Poitiers, Limoges (Faculté de Médecine et Pharmacie de Limoges)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la prise en charge de l'épilepsie dans des communautés rurales du Nord du Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Maria Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Françaises de l'Epilepsie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethic differences in the incidence of Amyotrophic Lateral Sclerosis: a meta-analysis of population-based studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Ethnic differences in the phenotype and outcome of Amyotrophic Lateral Sclerosis: A meta-analysis of population-based studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Babron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Academy of neurology 6th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. Neurology, 84 (14 (Supplément P4)), pp.151</w:t>
+              <w:t xml:space="preserve">The American Academy of neurology 67th Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. 84 (14 (Suppl P4)), pp.143, Neurology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224326v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic differences in the phenotype and outcome of Amyotrophic Lateral Sclerosis: A meta-analysis of population-based studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Ethic differences in the incidence of Amyotrophic Lateral Sclerosis: a meta-analysis of population-based studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Babron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Academy of neurology 67th Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. 84 (14 (Suppl P4)), pp.143, Neurology</w:t>
+              <w:t xml:space="preserve">The American Academy of neurology 6th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. Neurology, 84 (14 (Supplément P4)), pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224487v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frence-backed HIV/STI project reviews research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambodian neurologists participate in research methods course.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samleng Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1et 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épilepsie : comprendre et optimiser la prise en charge de la maladie dans les contextes socioculturels dans les pays du sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23986,641 +24132,641 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological challenges of neuroepidemiological studies in low and middle income countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press 2018. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroepidemiology in Tropical Health </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, Pierre-Marie Preux Michel Dumas, pp.340, 2017, Neuroepidemiology in Tropical Health 9780128046258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Challenges of Neuroepidemiological Studies in Low- and Middle-Income Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroepidemiology in Tropical Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre-Marie PREUX et Michel DUMAS, pp.3-12, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized trials in developing countries: different priorities and study design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Cédric Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E.Beghi et G. Logroscino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Right Therapy for neurologicaql Disorders: From randomized trials to clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Karger, 2015, Frontiers of Neurology and Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation transnationale des romans et séries de la culture populaire en Europe (1840 - 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de marginalités résidentielles, une ville swahilie perdue dans l'agglomération contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre Zanzibar, géographie d'une contre insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KARTHALA, pp.189-204, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mues et remous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre Zanzibar, Géographie d'une contre-insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KARTHALA, pp.125-151, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la périphérie devient centre, N'Gambo au cœur de l'agglomération zanzibari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre Zanzibar, Géographie d'une contre-insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KARTHALA, pp.173-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24630,157 +24776,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saison, état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Palu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drillle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId634"/>
+      <w:footerReference w:type="default" r:id="rId639"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24927,51 +25073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Altayyar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mroueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05539872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqman Nisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concheta Tchibozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steciuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2025.102265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05006099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Zeineddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Issa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Hajj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tfaily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Poudiougou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kleinebreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moussaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.70001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05225600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yamout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alroughani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Frouk Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Al-Mahdawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Joseph Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-335704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05225821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlos Sowanou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Choki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervenche Fotso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Chengan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Noormamode" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedas Moonsamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeshti Reetoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2025.02.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05076970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-03970-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04867890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ayoub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al-Hajje" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hmaimess" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.110234" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05552076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransay-Colle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04559387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedera Mioramalala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Mich&#232;le Raharinivo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marie Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2024.152484" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Makhtar Ba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Augustin Diegane Tine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fall Ndao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2024.101821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04530601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pupchen Gnigone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207454.2024.2328709" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04530581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Metanmo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamirou Dossa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Nassir Ahmat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sylvia Winkler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Al-Roughani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Farouk Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Ayoubi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241261565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Massouh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.105790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaafar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al&#8208;hajje" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.105299" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04234769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Helme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gunnar Thor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.104959" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04223169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamadou Millimono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Mabiama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Daff&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42494-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04027108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Royo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Vianou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Kinkp&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ay&#233;dadjou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-023-01059-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04269394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2023.06.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Gnonlonfoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nyangui Mapaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2023.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Tarhini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voa Ratsimbazafy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108924" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04050452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jamee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03547047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5409" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03955502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Maung Gyee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Min" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Myint Tun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2022.100052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05340522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniells Erazo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2022.2048310" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adiogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millimono" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Preux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00956-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03955750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Millimono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Adiogo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.08.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Millimono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daff&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03551106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106865" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03897833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defressigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erazo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lautrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymondeau-Moustafa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.05.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03438894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chebil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Cicero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rascun&#224;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Di Prima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519512" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03154570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fontana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Beghi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10464-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2021.117314" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Edoardo Cicero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111286" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakuy Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaglione" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamoko Nimaga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.38.389.26838" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325321v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2021.106737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colebunders" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Siewe Fodjo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03355061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicranouhie Ekmekdjian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Aghekyan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Sukiasyan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarit Tadevosyan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2021.102862" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750133v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002810" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudy Sengxeu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanraksmey Aon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samleng Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12514" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03330680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.1909066" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02925872v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02943096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchit Vorachit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvongsinh Chivorakoun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12432" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02967514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channara Chhour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvonsinh Chivorakoun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalay Souvong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Odermatt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100042" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02735526v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muhigwa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65768-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02866045v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Smet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kemata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050337" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/WSP.WSP_64_20" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02464969v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Vasta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02464895v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Bounlu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcme.2019.12.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro Zohoun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02402037v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502234" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labant&#233; Outcha Dar&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lameyre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7933-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984607v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Vodougnon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leleu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108525" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02017365v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.12.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02087446v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6623-6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274336v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rascun&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Fermo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volanti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.06.028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02426605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106834" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02089222v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar del Brutto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1587632" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148167v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Maurice" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027378" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882893v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.08.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Arcuti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimilano Copetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0392-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01703089v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Maria Moyano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.01.011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01883011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ibinga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.07.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01682356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizard Mandy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.01.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01503731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Debacq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor H. Garcia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005153" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01485042v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor H Garcia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01356215v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino C&#233;dric Agbota" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925791v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/21678421.2013.837933" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Hamidou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2011.244939" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933857v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banack" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083406" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920487v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce-Perrine Yemadje" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2011.12.012" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF7GWKN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01119043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00675730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.07.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL10K30N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987126v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Duigou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Boutyour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0549-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MKGT37T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958353v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494489v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2009.07.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275684v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05123034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedera Aur&#233;lien Mioramalala" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121261v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume-Hofnung" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05128733v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144619v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05128709v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05123018v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04738123v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04564578v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne O.G. Kouanou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mroueh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aboyans" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202628" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732838v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718098v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerchet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.G. Kouanou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houinato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202643" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04093567v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharivelo Adeline" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratsimbasoa Ars&#232;ne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafanomezantsoa Roger Marie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.034" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456832v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.080442" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04120320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03669024v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Houinato" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sbeity" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034488v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03409325v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176575v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marie Ranomezantsoa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197092v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.040" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176591v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03648259v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275459v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176676v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197080v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ros" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanreaksmey Aon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichea Chan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botta Aing" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.039" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02433634v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379569v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02944208v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459190v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02945216v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agb&#233;tou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Goudjinou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Armel Adoukonou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Constant Adjien" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.016" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296973v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137826v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02086066v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02294663v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725246v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251016v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekhoucha" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725587v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725781v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chile Andrade" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893305v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhour" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01910166v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvongsinh Chivorakul" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110746v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Daya" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168305003" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340270v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Copetti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316736v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Naphayvong" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316766v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Samleng" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chun" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chum" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01139242v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.190" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101278v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymondeau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082435v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.014" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01240815v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Bhalla" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086560v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Diagana" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouider" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basse Faye" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957368v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957615v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847659v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957555v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086014v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086462v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrange" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Besson" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085997v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.01.138" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956844v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082484v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955286v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955461v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955393v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01237113v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramirez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01237000v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P All&#233;e" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275656v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275670v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lehericy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275649v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275682v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04835961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Farouk" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04564599v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ngoungou" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04835891v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne O G Kouanou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04390260v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Sbeity" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Winarni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paluyo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsean Tan" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04390235v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092761v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zeineddine" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumediene" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Hajje" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salameh" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Helme" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04074126v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04127194v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04135702v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El Hajj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dassouki" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Abboud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03340272v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03376051v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Defressigne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lautrette" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197302v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.107" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03375998v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02957340v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275028v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275015v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613864v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01498842v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channara Chan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.389" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01597696v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01259957v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01398989v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901922v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ledoux" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504561v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558228v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01609185v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01883073v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113796v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275632v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275645v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275637v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785087v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s de Bortoli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drillle" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Altayyar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aboyans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mroueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05595330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniells Erazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Felix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavel Lopez-Flecher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05539872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqman Nisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concheta Tchibozo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steciuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2025.102265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05076970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Zeineddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Ismail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El-Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tfaily" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-03970-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04867890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ayoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al-Hajje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hmaimess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.110234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05552076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransay-Colle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Poudiougou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kleinebreil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moussaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.70001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05006099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05225821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlos Sowanou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Choki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervenche Fotso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05225600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yamout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alroughani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Frouk Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Al-Mahdawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Joseph Khoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-335704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Chengan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Noormamode" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedas Moonsamy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeshti Reetoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2025.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaafar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al&#8208;hajje" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Massouh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.105790" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04559387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedera Mioramalala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Mich&#232;le Raharinivo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marie Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2024.152484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Makhtar Ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Augustin Diegane Tine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fall Ndao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2024.101821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04530601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pupchen Gnigone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207454.2024.2328709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04530581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Metanmo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamirou Dossa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Nassir Ahmat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sylvia Winkler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Al-Roughani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Farouk Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Khoury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Ayoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241261565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Gnonlonfoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nyangui Mapaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2023.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04269394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2023.06.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04234769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Helme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gunnar Thor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.104959" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.105299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04223169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamadou Millimono" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Mabiama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Daff&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42494-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04027108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Royo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Vianou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Kinkp&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ay&#233;dadjou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-023-01059-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03897833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defressigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erazo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lautrette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymondeau-Moustafa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03551106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Th&#233;baut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106865" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Millimono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daff&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.142" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Tarhini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voa Ratsimbazafy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108924" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05340522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Medina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2022.2048310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04050452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jamee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03547047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03955502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Maung Gyee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Min" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Myint Tun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2022.100052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adiogo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millimono" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Preux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00956-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03955750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Millimono" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Adiogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.08.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudy Sengxeu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanraksmey Aon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samleng Chan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12514" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03330680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.1909066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03438894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chebil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Cicero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rascun&#224;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Di Prima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03154570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fontana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Beghi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10464-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325321v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2021.106737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colebunders" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Siewe Fodjo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakuy Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaglione" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamoko Nimaga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.38.389.26838" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517065" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mbelesso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2021.117314" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275558v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Edoardo Cicero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111286" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03355061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dicranouhie Ekmekdjian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Aghekyan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Sukiasyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarit Tadevosyan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2021.102862" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750133v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vernier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002810" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02464895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Bounlu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchit Vorachit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvongsinh Chivorakoun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalay Souvong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcme.2019.12.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133152v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro Zohoun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02943096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12432" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02925872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106437" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02967514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channara Chhour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvonsinh Chivorakoun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Odermatt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100042" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03123640v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;b&#232;ne Ndamba-Bandzouzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa304" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02735526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muhigwa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65768-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02866045v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Smet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kemata" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106261v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/WSP.WSP_64_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02464969v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicoletti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Vasta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109022" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rascun&#224;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Fermo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volanti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02426605v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106834" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02089222v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar del Brutto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1587632" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.06.028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148167v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Maurice" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027378" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Guerchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503235" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02402037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502234" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labant&#233; Outcha Dar&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lameyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7933-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Vodougnon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leleu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108525" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02017365v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.12.049" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02087446v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6623-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01682356v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Maria Moyano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizard Mandy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.01.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882893v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.08.034" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01883011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ibinga" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.07.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01703089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.01.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX0PKGJ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784577v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Arcuti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimilano Copetti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0392-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01503731v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Debacq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor H. Garcia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005153" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01485042v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor H Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391411v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01356215v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino C&#233;dric Agbota" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925791v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/21678421.2013.837933" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101244v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Hamidou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2011.244939" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933857v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banack" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083406" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce-Perrine Yemadje" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2011.12.012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF7GWKN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00675730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.07.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL10K30N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01119043v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987126v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Duigou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Boutyour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0549-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MKGT37T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958353v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494489v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2009.07.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275677v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275684v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05128709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05123018v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121261v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume-Hofnung" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05128733v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05123034v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedera Aur&#233;lien Mioramalala" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144619v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerchet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.G. Kouanou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houinato" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202643" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732859v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mroueh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aboyans" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202628" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04564578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne O.G. Kouanou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Yoro-Zohoun" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04738123v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732838v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456832v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.080442" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04456468v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04093567v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharivelo Adeline" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratsimbasoa Ars&#232;ne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafanomezantsoa Roger Marie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.034" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092941v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04120320v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03669024v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Houinato" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sbeity" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034488v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197080v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ros" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanreaksmey Aon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichea Chan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botta Aing" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.039" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03409325v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176575v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marie Ranomezantsoa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197092v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.040" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176591v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03648259v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camara" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176676v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02945216v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Gnonlonfoun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agb&#233;tou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Goudjinou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Armel Adoukonou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Constant Adjien" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.016" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02944208v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02433634v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03379569v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296973v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137826v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02086066v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02294663v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893305v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhour" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725246v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekhoucha" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725587v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725781v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chile Andrade" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01910166v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetvongsinh Chivorakul" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110746v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Daya" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168305003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340270v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Copetti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316736v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Naphayvong" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316766v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Samleng" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chum" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01139242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.190" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01240815v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Bhalla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101278v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymondeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082435v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.014" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957368v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086560v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Diagana" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouider" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basse Faye" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957615v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847659v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957555v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086014v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01086462v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrange" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Besson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085997v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.01.138" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082341v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956844v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01082484v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955461v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955286v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955393v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01237113v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramirez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01237000v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P All&#233;e" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275656v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275670v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lehericy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275649v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275682v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04835891v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne O G Kouanou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04835961v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Farouk" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04564599v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ngoungou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04390235v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Sbeity" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Winarni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paluyo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsean Tan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04390260v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zeineddine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumediene" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Hajje" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salameh" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Helme" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04074126v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04127194v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04135702v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid El Hajj" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dassouki" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Abboud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03375998v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03340272v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03376051v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Defressigne" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lautrette" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03197302v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.107" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02957340v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275028v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275015v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613864v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01597696v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01498842v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channara Chan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.389" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01259957v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01398989v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901922v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ledoux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504561v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558228v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01609185v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01883073v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113796v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275632v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275645v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275637v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785087v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s de Bortoli" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drillle" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>