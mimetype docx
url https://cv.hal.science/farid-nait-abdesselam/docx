--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t>
+                <w:t xml:space="preserve">DODS: A Distributed Outlier Detection Scheme for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Yahiatene</w:t>
+                <w:t xml:space="preserve">Chafiq Titouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+                <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
+                <w:t xml:space="preserve">Ashfaq Khokhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.93 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267020v1</w:t>
+                <w:t xml:space="preserve">hal-03484527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DODS: A Distributed Outlier Detection Scheme for Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Yahiatene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafiq Titouna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashfaq Khokhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 161, pp.93 - 101. </w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.e3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2019.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484527v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,51 +1268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1372,51 +1372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchia Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Parallel and Distributed Computing, Applications and Technologies (PDCAT), 2016 17th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.268 - 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,51 +1463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ST-segment and T-wave anomalies prediction in an ECG data using RUSBoost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khokhar Ashfaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,51 +1567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of supervised learning techniques for ECG T-wave anomalies detection in a WBS context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS), 2015 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ECG T-wave Anomalies Detection Using a Lightweight Classification Model for Wireless Body Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC 2015 - Workshop on ICT-enabled services and technologies for eHealth and Ambient Assisted Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.278-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 16th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Natal, Brazil. pp.441-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harir Razzazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC62241.2024.00022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Khelifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senlin Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchia Tseng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montida Pattaranantakul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghua Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2016.064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Hadjem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokhar Ashfaq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2014.7001883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720654" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harir Razzazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC62241.2024.00022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Khelifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senlin Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchia Tseng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montida Pattaranantakul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghua Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2016.064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Hadjem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokhar Ashfaq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2014.7001883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720654" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>