--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -332,1771 +332,1875 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing Graph Neural Networks to Detect Abnormal Driving Patterns in Vehicular Networks</w:t>
+                <w:t xml:space="preserve">Radar-Assisted Compressed Sensing for Enhanced Channel Estimation in V2X Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harir Razzazi</w:t>
+                <w:t xml:space="preserve">Dongyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Nouiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 10th International Conference on Collaboration and Internet Computing (CIC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washington, DC, United States. pp.100-106, </w:t>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.6645-6650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIC62241.2024.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412056v1</w:t>
+                <w:t xml:space="preserve">hal-05580194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Temporal Dependency on Training Algorithms for Spiking Neural Networks</w:t>
+                <w:t xml:space="preserve">Utilizing Graph Neural Networks to Detect Abnormal Driving Patterns in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongtao Wei</w:t>
+                <w:t xml:space="preserve">Harir Razzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siqi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592342⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 10th International Conference on Collaboration and Internet Computing (CIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, DC, United States. pp.100-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIC62241.2024.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226371v1</w:t>
+                <w:t xml:space="preserve">hal-05412056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Supervised Learning Algorithms for Spiking Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Influence of Temporal Dependency on Training Algorithms for Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 7th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CommNet63022.2024.10793336⟩</w:t>
+              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1036-1041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226358v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Spiking Neural Network-Based Regressor on Applications in Digital Predistortion for Power Amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Supervised Learning Algorithms for Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365305⟩</w:t>
+              <w:t xml:space="preserve">2024 7th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CommNet63022.2024.10793336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226391v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling A Blockchain System For 5G-based Vehicular Networks Using Heuristic Sharding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of Spiking Neural Network-Based Regressor on Applications in Digital Predistortion for Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685234⟩</w:t>
+              <w:t xml:space="preserve">2023 6th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860353v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling A Blockchain System For 5G-based Vehicular Networks Using Heuristic Sharding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingjie Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445132v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized proactive caching scheme based on mobility prediction for vehicular networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Khelifi</w:t>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senlin Luo</w:t>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubakr Nour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018: IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS CNRS, Oct 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050618v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ControllerDAC: securing SDN controller with dynamic access control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized proactive caching scheme based on mobility prediction for vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senlin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchia Tseng</w:t>
+                <w:t xml:space="preserve">Akrem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montida Pattaranantakul</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997249⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738732v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ControllerSEPA: a security-enhancing SDN controller plug-in for openflow applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">ControllerDAC: securing SDN controller with dynamic access control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchia Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montida Pattaranantakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Parallel and Distributed Computing, Applications and Technologies (PDCAT), 2016 17th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2016.064⟩</w:t>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738747v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ST-segment and T-wave anomalies prediction in an ECG data using RUSBoost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Medina Hadjem</w:t>
+                <w:t xml:space="preserve">ControllerSEPA: a security-enhancing SDN controller plug-in for openflow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchia Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khokhar Ashfaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, Germany. </w:t>
+              <w:t xml:space="preserve"> Parallel and Distributed Computing, Applications and Technologies (PDCAT), 2016 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.268 - 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2016.7749493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2016.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424751v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of supervised learning techniques for ECG T-wave anomalies detection in a WBS context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">ST-segment and T-wave anomalies prediction in an ECG data using RUSBoost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khokhar Ashfaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS), 2015 International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293505⟩</w:t>
+              <w:t xml:space="preserve"> 2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2016.7749493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231978v1</w:t>
+                <w:t xml:space="preserve">hal-01424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ECG T-wave Anomalies Detection Using a Lightweight Classification Model for Wireless Body Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A comparative study of supervised learning techniques for ECG T-wave anomalies detection in a WBS context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2015 - Workshop on ICT-enabled services and technologies for eHealth and Ambient Assisted Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247191⟩</w:t>
+              <w:t xml:space="preserve">Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS), 2015 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191622v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ECG Monitoring System For Prediction Of Cardiac Anomalies Using WBAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">An ECG T-wave Anomalies Detection Using a Lightweight Classification Model for Wireless Body Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 16th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICC 2015 - Workshop on ICT-enabled services and technologies for eHealth and Ambient Assisted Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.278-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2014.7001883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101938v1</w:t>
+                <w:t xml:space="preserve">hal-01191622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of Myocardial Infarction using WBAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">An ECG Monitoring System For Prediction Of Cardiac Anomalies Using WBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 15th International Conference on e-Health Networking, Applications and Services (Healthcom 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2013.6720654⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 16th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Natal, Brazil. pp.441-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2014.7001883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058583v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early detection of Myocardial Infarction using WBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medina Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 IEEE 15th International Conference on e-Health Networking, Applications and Services (Healthcom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lisbon, Portugal. pp.135-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2013.6720654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of TCP handoffs over mobile IP connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Doha, Qatar. pp.366-372, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2008.4493559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2243,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harir Razzazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC62241.2024.00022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Khelifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senlin Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchia Tseng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montida Pattaranantakul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghua Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2016.064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Hadjem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokhar Ashfaq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2014.7001883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720654" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harir Razzazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC62241.2024.00022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Khelifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senlin Luo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchia Tseng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montida Pattaranantakul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghua Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2016.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Hadjem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokhar Ashfaq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2014.7001883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720654" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>