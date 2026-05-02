--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -1587,260 +1587,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of solutions for a model of multiphase flow in porous media applied to gas migration in underground nuclear waste repository</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase, partially miscible flow and transport modeling in porous media; application to gas migration in a nuclear waste repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Jurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 88 (10-11), pp.1609-1616</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964932v1</w:t>
+                <w:t xml:space="preserve">hal-00965384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase, partially miscible flow and transport modeling in porous media; application to gas migration in a nuclear waste repository</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of multiphase flow and transport in porous media applied to gas migration in underground nuclear waste repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (1), pp.29-42</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.527-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965384v1</w:t>
+                <w:t xml:space="preserve">hal-00964933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of multiphase flow and transport in porous media applied to gas migration in underground nuclear waste repository</w:t>
+                <w:t xml:space="preserve">Existence of solutions for a model of multiphase flow in porous media applied to gas migration in underground nuclear waste repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.527-532</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (10-11), pp.1609-1616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964933v1</w:t>
+                <w:t xml:space="preserve">hal-00964932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4986,51 +4986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F41AAA0A"/>
+    <w:nsid w:val="2BA6E078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5217,51 +5217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-smai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8065-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15924319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04954843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita L Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500880v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9802-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP415.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Jurak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05003026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04835270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04581003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03638144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita Lobo Veloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03706828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01823547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463607v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45df5556f27be0d9294e8ac1e65dd2e102c36775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-smai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8065-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15924319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04954843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita L Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500880v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9802-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP415.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Jurak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05003026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04835270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04581003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03638144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita Lobo Veloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03706828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01823547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463607v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45df5556f27be0d9294e8ac1e65dd2e102c36775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>