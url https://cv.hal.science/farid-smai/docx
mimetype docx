--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2465,277 +2465,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground Hydrogen storage with CO2 cushion gas in aquifers: Which Equation-of-State?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrine Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F Smaï</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revitalizing Old Fields and Energy Transition in Mature Basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638144v1</w:t>
+                <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underground Hydrogen storage with CO2 cushion gas in aquifers: Which Equation-of-State?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Fernanda de Mesquita Lobo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farid F Smaï</w:t>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Revitalizing Old Fields and Energy Transition in Mature Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636823v1</w:t>
+                <w:t xml:space="preserve">hal-03638144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathysent - A Method to Retrieve Coastal Bathymetry from Sentinel-2</w:t>
               </w:r>
@@ -3727,256 +3727,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075035v1</w:t>
+                <w:t xml:space="preserve">hal-02076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076907v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BATHYSENT - A METHOD TO RETRIEVE COASTAL BATHYMETRY FROM SENTINEL-2</w:t>
               </w:r>
@@ -4986,51 +4986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA6E078"/>
+    <w:nsid w:val="20929D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5217,51 +5217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-smai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8065-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15924319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04954843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita L Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500880v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9802-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP415.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Jurak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05003026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04835270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04581003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03638144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita Lobo Veloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03706828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01823547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463607v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45df5556f27be0d9294e8ac1e65dd2e102c36775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farid-smai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8065-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15924319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04954843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita L Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500880v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9802-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP415.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Jurak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05003026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04835270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04581003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03638144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mesquita Lobo Veloso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03706828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01823547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463607v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45df5556f27be0d9294e8ac1e65dd2e102c36775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>